--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4083,50 +4083,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parole de l’écolier dans les affrontements confessionnels : une voix tenue et ténue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bénévent, Xavier Bisaro, Cécile Boulaire, Emmanuelle Chapron dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles d’élèves dans l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.111-125, 2020, 978-2-503-58813-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations d’élèves, un objet d’études pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.7-11, 2020, 978-2810706488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliographie indicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4139,203 +4285,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Condette, Véronique Castagnet-Lars dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des élèves en France (XVIIe-XXe siècles). Volume 1 : Parcours scolaires, genre et inégalités (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.535-550, 2020, 978-2-7574-3081-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409855v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-04409782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l'écolier dans les affrontements confessionnels : une voix tenue et ténue</w:t>
               </w:r>
@@ -6536,51 +6536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.426.0639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100450890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/41315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pegeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.39914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/les-associations-deleves-et-detudiants/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-Associations-d-eleves-et-d~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100707890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588131-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100610870" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41381" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10843-book-08534860-9782745348609.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html#:~:text=R%C3%A9sum%C3%A9%3A%20Le%20livre%20aborde%20le,milieu%20d'origine%20des%20convertis." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100878480" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippi Daniele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04923504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.426.0639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100450890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/41315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pegeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.39914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/les-associations-deleves-et-detudiants/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-Associations-d-eleves-et-d~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100707890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588131-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100610870" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41381" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10843-book-08534860-9782745348609.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html#:~:text=R%C3%A9sum%C3%A9%3A%20Le%20livre%20aborde%20le,milieu%20d'origine%20des%20convertis." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100878480" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippi Daniele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04923504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>