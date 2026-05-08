--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -415,511 +415,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire renouvelée des élèves. Placer l'élève au centre des analyses historiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (150), pp.9-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.4122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02341568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Dominique d’Arnoult, Jean-Baptiste Perronneau (ca. 1715-1783). Un portraitiste dans l’Europe des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Philippe Marchand, Donnez-moi des nouvelles… Collèges et collégiens à travers les correspondances familiales 1767-1787</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 426, pp.643-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.426.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effervescence pédagogique dans les collèges parisiens au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pédagogies XIIIe-XXIe siècles, Caroline Barrera et Jean-Yves Bousigues (dir.), 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01915329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des élèves en France du XVIe au XVIIIe siècles : des acteurs dans l'ombre des institutions scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (150), pp.9-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/histoire-education.4122⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Pour une histoire renouvelée des élèves (XVIe-XXIe siècles). Volume 1 : approches historiographiques, 2 (150), pp.35-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.4146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02341577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Suède : bibliographie récente (1990-2018)</w:t>
+                <w:t xml:space="preserve">La République des Lettres et Christine de Suède : renversement de perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial "La République des Lettres et Christine de Suède / The Republic of Letters and Christina von Sweden", 24, pp.209-219</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial "La République des Lettres et Christine de Suède / The Republic of Letters and Christina von Sweden", 24, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01915291v1</w:t>
+                <w:t xml:space="preserve">halshs-01915284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Suède au centre d'une nébuleuse de savants et d'érudits. Acquis et perspectives</w:t>
               </w:r>
@@ -981,109 +981,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01915290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La République des Lettres et Christine de Suède : renversement de perspectives</w:t>
+                <w:t xml:space="preserve">Christine de Suède : bibliographie récente (1990-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial "La République des Lettres et Christine de Suède / The Republic of Letters and Christina von Sweden", 24, pp.11-18</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial "La République des Lettres et Christine de Suède / The Republic of Letters and Christina von Sweden", 24, pp.209-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01915284v1</w:t>
+                <w:t xml:space="preserve">halshs-01915291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voix dans les récits de conversion féminine : le changement religieux d'une reine</w:t>
               </w:r>
@@ -1870,165 +1870,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Ecole entre deux fois XVIe-XVIIe siècles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vive l'école !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Harismendy, Feb 2023, Saint-Brieuc - UTL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les juridictions civiles et l'extension du pouvoir de l'Eglise en matière d'éducation (France, 1760-1770)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juridictions ecclésiastiques entre monarchies française et espagnole : gouverner bien plus que des âmes XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Godicheau, May 2023, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04923305v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04923281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l'intelligence des élèves : approches historiques et anthropologiques</w:t>
               </w:r>
@@ -2387,341 +2387,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04923061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des élèves en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 563p., 2020, 978-2-7574-3081-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02879704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les associations d'élèves et d'étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi, 1, pp.244, 2020, 978-2810706488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider en éducation. Entre normes institutionnelles et pratiques des acteurs (du XVe siècle à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 350 p., 2019, Histoire et civilisations, 978-2-7574-2492-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.41315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire renouvelée des élèves (XVe-XXe siècles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 1, 563p., 2020, 978-2-7574-3081-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, 151-1, pp.206, 2019, 9791036201448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409749v1</w:t>
-              </w:r>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">halshs-02084841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EduPatrimoine, carnet de recherches en ligne</w:t>
               </w:r>
@@ -3042,319 +3042,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion temporaire. De nouvelles pistes de recherches pour un objets transdisciplinaire</w:t>
+                <w:t xml:space="preserve">Connaître l’élève par le biais d’un objet de son quotidien : le vêtement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des habits pour étudier. Le vêtement scolaire (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire du Septentrion, pp.9-20, 2024, Histoire et civilisations, 978-2-7574-4140-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion temporaire. De nouvelles pistes de recherches pour un objets transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des habits pour étudier. Le vêtement scolaire (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.245-260, 2024, Histoire et civilisations, 978-2-7574-4140-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04923098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuser le scandale ? La place de l’enfance dans les récits de conversion religieuse des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Léonard; Isabelle Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants et enfance dans la fabrique du scandale à l’époque moderne. Histoire, littérature, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, pp.215-236, 2024, 9782757441886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04923076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenues et vêtements des écoliers et collégiens, filles et garçons, aux XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des habits pour étudier. Le vêtement scolaire (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Sepentrion, pp.23-49, 2024, 978-2-7574-4140-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04923111v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04923091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imprimé et la Compagnie de Jésus XVIe-XVIIe siècles</w:t>
               </w:r>
@@ -3407,452 +3407,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collégiens donc associés? Les congrégations des écoliers de Carpentras au XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">Bibliographie indicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Condette, Véronique Castagnet-Lars dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France (XVIIe-XXe siècles). Volume 1 : Parcours scolaires, genre et inégalités (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.535-550, 2020, 978-2-7574-3081-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations d’élèves, un objet d’études pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.7-11, 2020, 978-2810706488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-49, 2020, ‎ 978-2810706488</w:t>
+                <w:t xml:space="preserve">halshs-04409795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole de l’écolier dans les affrontements confessionnels : une voix tenue et ténue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bénévent, Xavier Bisaro, Cécile Boulaire, Emmanuelle Chapron dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles d’élèves dans l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.111-125, 2020, 978-2-503-58813-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part des historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars dir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Associations d'élèves et d'étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-207, 2020, 978-2-8107-0648-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02945681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole de l'écolier dans les affrontements confessionnels : une voix tenue et ténue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bénévent, Xavier Bisaro, Cécile Boulaire, Emmanuelle Chapron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles d'élèves dans l'Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-125, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02968797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collégiens donc associés? Les congrégations des écoliers de Carpentras au XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-49, 2020, ‎ 978-2810706488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations d'élèves, un objet d'études pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Associations d'élèves et d'étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02945654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des violences scolaires durant les affrontements confessionnels XVIe-XVIIe siècles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Krop, Stéphane Lembré dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France. Volume 2. Ordres, désordres et engagements (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.225-243, 2020, 978-2-7574-3082-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des violences « scolaires » durant les affrontements confessionnels XVIe-XVIIe siècles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France - Ordres, désordres et engagements (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-243, 2020, 978-2-7574-3082-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02887995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écoliers fauteurs de troubles et la discipline dans les collèges jésuites au cours des années 1550-1570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Krop, Stéphane Lembré dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des élèves - Ordres, désordres et engagements (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-147, 2020, 978-2-7574-3082-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02887990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Le temps retrouvé de l’élève. Parcours scolaires, réseaux d’établissements et expériences éducatives genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3872,168 +4276,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Condette, Véronique Castagnet-Lars dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des élèves en France (XVIIe-XXe siècles). Volume 1 : Parcours scolaires, genre et inégalités (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.501-533, 2020, 978-2-7574-3081-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Parcours scolaires des élèves en contextes. Pesanteurs socio-économiques, identités genrée et promotion par l’Ecole (XVIIe-XXe siecle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des élèves - Parcours scolaires, genre et inégalités (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-32, 2020, 978-2-7574-3081-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02887979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Parcours scolaires des élèves en contextes. Pesanteurs socio-économiques, identités genrées et promotion par l’École (XVIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4053,746 +4457,342 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Condette, Véronique Castagnet-Lars dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des élèves en France (XVIIe-XXe siècles). Volume 1 : Parcours scolaires, genre et inégalités (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-32, 2020, 978-2-7574-3081-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Christine Bénévent, Xavier Bisaro, Cécile Boulaire, Emmanuelle Chapron dir. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un principal contre les boursiers de son collège? Le collège du Mans à Paris au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars; Caroline Barrera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles d’élèves dans l’Europe moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décider en éducation : Entre normes institutionnelles et pratiques des acteurs du XVe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.71-86, 2019, 9782757424681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.41381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Véronique Castagnet-Lars dir. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : saisir le processus décisionnel dans une perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars; Caroline Barrera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La prise de décision dans les structures éducatives. Entre la norme et la pratique (XIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-18, 2019, 9782757424681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.41351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...279 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du patrimoine écrit dans l'enseignement de l'histoire à l'école primaire (2002-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Henryot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du patrimoine écrit : objets, acteurs, usages sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-240, 2019, 978-2-37546-123-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421372v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et pratiques électorales des ursulines de Québec entre 1639 et 1708</w:t>
               </w:r>
@@ -5533,246 +5533,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle &amp;quot; authenticité &amp;quot; pour l'imagerie scolaire ? L'exemple du traitement iconographique de l'assassinat d'Henri IV dans les manuels de l'école primaire du XIXème au XXème siècle</w:t>
+                <w:t xml:space="preserve">D'une fidélité à l'autre : le &amp;quot;récit de conversion&amp;quot; comme expression controversée d'un zèle religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrystel Bernat et Frédéric Gabriel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique du zèle. Fidélités et radicalités confessionnelles dans la modernité (France XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Beauchesne, pp.127-142, 2013, collection Théologie historique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation au patrimoine : les visées éducatives d'un dialogue à trois voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.243-269, 2013</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-42, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'éducation au patrimoine : les visées éducatives d'un dialogue à trois voix</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle &amp;quot; authenticité &amp;quot; pour l'imagerie scolaire ? L'exemple du traitement iconographique de l'assassinat d'Henri IV dans les manuels de l'école primaire du XIXème au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-42, 2013</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.243-269, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-00997596v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratuité, moyen fondamental pour le développement d'un enseignement confessionnel au cours des XVIe-XVIIIe siècles</w:t>
               </w:r>
@@ -5971,173 +5971,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnances ecclésiastiques et confessionnalisation : le Béarn de Jeanne d'Albret et d'Henri de Navarre</w:t>
+                <w:t xml:space="preserve">Des vestes de pourpoint autographes : de la rébellion protestante à la guerre civile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars, Olivier Christin, Naïma Ghermani (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les affrontements religieux en Europe XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.231 243, 2008</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.85 101, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997591v1</w:t>
+                <w:t xml:space="preserve">hal-00997588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestes de pourpoint autographes : de la rébellion protestante à la guerre civile en France</w:t>
+                <w:t xml:space="preserve">Ordonnances ecclésiastiques et confessionnalisation : le Béarn de Jeanne d'Albret et d'Henri de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castagnet-Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars, Olivier Christin, Naïma Ghermani (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les affrontements religieux en Europe XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.85 101, 2008</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.231 243, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997588v1</w:t>
+                <w:t xml:space="preserve">hal-00997591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6536,51 +6536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.426.0639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100450890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/41315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pegeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.39914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/les-associations-deleves-et-detudiants/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-Associations-d-eleves-et-d~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100707890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588131-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100610870" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41381" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10843-book-08534860-9782745348609.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html#:~:text=R%C3%A9sum%C3%A9%3A%20Le%20livre%20aborde%20le,milieu%20d'origine%20des%20convertis." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100878480" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippi Daniele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04923504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.426.0639" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100450890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/41315" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pegeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.39914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/les-associations-deleves-et-detudiants/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588131-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-Associations-d-eleves-et-d~.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100707890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100998860" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100610870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.41351" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10598" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10843-book-08534860-9782745348609.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=1469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html#:~:text=R%C3%A9sum%C3%A9%3A%20Le%20livre%20aborde%20le,milieu%20d'origine%20des%20convertis." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100878480" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippi Daniele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04923504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>