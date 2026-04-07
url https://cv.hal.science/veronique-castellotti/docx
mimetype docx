--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -282,3282 +282,3282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et interculturalité dans l’enseignement supérieur : aspects institutionnels, appuis théoriques et pistes d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Plurilingualism and Language Policies in Tertiary/Higher Education and Research in Europe and Beyond, Vol. 6, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/28033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Nicht-)Weitergabe und Aneignung: wenn die Familiensprachen nicht weitergegeben werden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et sociétés plurilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaborations et réceptions des politiques didactico-linguistiques européennes. Témoignages contrastés pour une histoire du temps présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manières d'être traduisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Courtaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03618390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offre, fonctionnalité, utilité dans des situations « spécialisées » d'appropriation du français Contribution à une histoire des idées didact(olog)iques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.8186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03635529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité ou altérité ? Quels projets pour la didactologie-didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en didactique du FLE/S en Europe occidentale, entre technique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La recherche en didactique du FLE/S : vers une connaissance globale stratégique, 66, pp.28-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variation en héritage ? Ou : un grumeau dans la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melanges CRAPEL 38/1- Eclectisme en didactique des langues, 38/1, pp.43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une mission « civilisatrice » à une centration « (socio)pragmatique » : une interprétation de l'évolution de la dimension culturelle en didactologie du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891690v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60-61, pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.5127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées sociolinguistiques et orientations didactiques. Histoires croisées, projets à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.53-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cahiers de l'ACEDLE - Prendre la diversité au sérieux en didactique / didactologie des langues Contextualisation – universalisme : Des notions en face à face ?, 12 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.293-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension...Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues, 12 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité, fondement de l'éducation linguistique ? Vers des perspectives alterdidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation, 23, pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité, fondement de l'éducation linguistique ? Vers des perspectives alterdidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sociolinguistique et didactique des langues. Repères, articulation, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39/2, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04890956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sociolinguistique et didactique des langues. Repères, articulations, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp. 9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, insertions, langues, humanités, diversités, pluralités… Un coquetel implosif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelles interrogations sur les migrations. Langages et pratiques, Vol. II (n° 122), pp. 7 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et circulations académiques : dynamiques, catégorisations, évaluations ou : &amp;quot;Bougez, il en restera toujours quelque chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation et pluralité dans l'enseignement du français : quelle prise en compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 114, pp.11-29</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp. 175-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation et pluralité dans l'enseignement du français : quelle prise en compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances, parlers plurilingues, interlecte ? Quelle(s) terminologie(s) pour quelle(s) conception(s) de la pluralité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'alternance codique, parler (avec) plusieurs langues, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrer, innover, diversifier ? Quelques paradoxes pour une éducation à / par la décentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualiser le CECR ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noriyuki Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t>
+              <w:t xml:space="preserve">, 2011, Des contextualisations du CECR : le cas de l’Asie de l’Est, 50, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrer, innover, diversifier ? Quelques paradoxes pour une éducation à / par la décentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp. 115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires plurilingues et pluriculturels. Leur valorisation pour une meilleure intégration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires plurilingues et pluriculturels. Leur valorisation pour une meilleure intégration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser une conscience et une compétence plurilingue au Japon grâce à une démarche portfolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La recherche en didactique du FLE/S : vers une connaissance globale stratégique, 66, pp.28-38</w:t>
+              <w:t xml:space="preserve">, 2011, Des contextualisations du CECR : le cas de l’Asie de l’Est, 50, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français et plurilinguisme au Japon : pour une didactique contextualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etudes didactiques, 5 (1), pp.9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention ! Un plurilinguisme peut en cacher un autre. Enjeux théoriques et didactiques de la notion de pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.181-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une didactique plurilingue ET contextualisée du français en Afrique du Sud : questions et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, SI-1, pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.10520/EJC34145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l'intégration en (dés)intégrant les catégories ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164, pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et pluralité/diversité/hétérogénéité : soi-même comme des autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Réflexivité, herméneutique. Vers un paradigme de recherche ?, 14, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école et une société plurielle : des notions en débat, des orientations à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Insertion scolaire et insertion sociale des nouveaux arrivants, 11, pp.2-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants tels qu’ils devraient être ou tels qu’ils sont : l’accueil scolaire des enfants allophones, en France et au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et sociétés plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.55-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d’expériences plurilingues et conscience réflexive : le portfolio européen des langues pour le collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Biographie langagière et apprentissage plurilingue, pp.54-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melanges CRAPEL 38/1- Eclectisme en didactique des langues, 38/1, pp.43-57</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portfolios européens des langues : des outils plurilingues pour une culture éducative partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Langue étrangère ou régionale et langue française à l'école : quelles interactions ?, 29, pp.167-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique du plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 167-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut linguistique des voyelles moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Debono</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...2424 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,1298 +3649,1298 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du FLE : 4à ans de cursus universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-, pluri-, inter-, alter-, hétéro-, trans- + : quels imaginaires de la diversité (sociolinguistique) en didactologie-didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique « Questions vives, débats et controverses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Louvain la Neuve, May 2024, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire signe / faire sens ? Quelques réflexions sur la relation et la compréhension en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (B), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues, hétérogénéité, migrations, appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Fabienne Leconte - Sociolinguistique et appropriations plurilingues : itinéraire d’une chercheure engagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, UR DYLIS, Feb 2023, Rouen, France. https://medis.univ-rouen.fr/videos/02-contacts-de-langues-heterogeneite-migrations-appropriation-croisements-influences-et-cheminements-en-dialogue-veronique-castellotti-universite-de-tours-france/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la frontière des langues. Relation et (alter)compréhension dans un paysage mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et pluralité : réflexions et mises en œuvre à propos de politiques linguistiques et formatives à l’université française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives alterdidactiques et appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Congrès international – Journées de la langue française. Université fédérale de Bahia, Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale de Bahia, Brésil, Apr 2021, Bahia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03670253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (B), Belgique</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration ou émancipation ? Plurilittératie, idéologie uniciste et imaginaire formatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et Idéologies en Didactique des Langues : Acteurs et Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Louvain la Neuve, May 2024, Louvain la Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives : quels usages ? Pour quelles orientations de la recherche en didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Contexte global, contextes locaux. Tensions, convergences et enjeux en DDL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 3 Sorbonne nouvelle, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, UR DYLIS, Feb 2023, Rouen, France. https://medis.univ-rouen.fr/videos/02-contacts-de-langues-heterogeneite-migrations-appropriation-croisements-influences-et-cheminements-en-dialogue-veronique-castellotti-universite-de-tours-france/</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’authenticité, l’homogénéité et la stabilité : horizons d’attente indépassables de l'éducation et de l’appropriation langagière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière de clôture, Colloque VALS-ASLA 2012, Le rôle des pratiques langagières dans la constitution des espaces sociaux d'aujourd'hui : un défi pour la linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une didactique des langues diversitaire: Didactiques de la diversité, diversité des didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Croisements, ruptures, partages, conflits, quelles approches diversitaires pour la didactique des langues ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Canton, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Croisements, ruptures, partages, conflits, quelles approches diversitaires pour la didactique des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Normale de Chine du sud, Nov 2013, Canton, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale de Bahia, Brésil, Apr 2021, Bahia, Brésil</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et variation. Pourquoi et comment « marcher sur ses deux jambes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et apprentissage des langues – didactique du plurilinguisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed V-Souissi; Faculté des sciences de l’éducation, Nov 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...581 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités académiques : dénominations, représentations, reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5010,51 +5010,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence plurilingue - Translanguaging- Tertiärsprachendidaktik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dietrich-Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,51 +5111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une didactique de l'appropriation. Diversité, compréhension, relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier, 2017, 978-2-278-08669-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5186,51 +5186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EME Intercommunications, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5248,51 +5248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernelmont, EME Intercommunications, 470 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5310,51 +5310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contextualisations du CECR : le cas de l’Asie de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Mochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la langue maternelle en classe de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLE International, pp.124, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5540,4154 +5540,4240 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La compétence plurilingue : entre communication hybride et expérience altéritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dietrich-Grappin, S., Castellotti, V., Hufeisen, B., Li, W. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétence plurilingue - Translanguaging - Tertiärsprachendidaktik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Peter Lang, pp.23-53, 2025, Langue, multilinguisme et changement social, 978-3631-93505-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'HISTOIRE DANS LA FORMATION DES ENSEIGNANTS DE FRANÇAIS LANGUE ETRANGERE EN FRANCE. ÉVOLUTION ET PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SANTOS, Ana Clara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignant.es de langues, méthodologies et formation dans une perspective historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, A paraître, HLCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 40, Peter Lang, pp.23-53, 2025, Langue, multilinguisme et changement social, 978-3631-93505-7</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion by the editors - Castellotti : Plurilingual competence, translanguaging, third-language didactics: sharing, contrasting, overcoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dietrich-Grappin, S., Castellotti, V, Hufeisen, B, Li, W. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétence plurilingue - translanguaging - didactique des langues tierces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Peter Lang, pp.393-399, 2025, Langue, multilinguisme et changement social, 973-3-631-93505-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 40, Peter Lang, pp.393-399, 2025, Langue, multilinguisme et changement social, 973-3-631-93505-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies et métaphores écologiques en didactique des langues. Quels imaginaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malo Morvan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalismes Linguistiques – La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLURILINGUISME, APPRENTISSAGE INTÉGRÉ ET CONTEXTUALISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Youssef Bacha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire des recherches en sciences du langage. Paroles de chercheur.e.s / Repères pour les étudiant.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Editions, 2022, 978-2-8066-3757-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendre des perches ou penser l’altérité ? Réflexions sur l’interculturel en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgoz, A., Conti, V., Elmiger, D.,Roth, M., Sanchez Abchi, V. &amp; Wirthner, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la linguistique à la didactique des langues. Dialogues avec Jean-François de Pietro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDP, Neuchatel (Suisse), pp.28-29, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03534183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologies, représentations, imaginaires ? Travailler l’historique, le politique et l’éthique en didactologie-didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques DAVID et Corinne WEBER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à jean-Louis Chiss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.39-48, 2020, 978-2-35935-329-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPROPRIATION : JUSTE CE QU'IL FAUT D'INSECURITE…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fessui, Valentin et Lorilleux, Joanna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(In)sécurité linguistique en francophonies. Perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020, Collection Espaces discursifs, 978-2-343-20806-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues « de spécialité » et appropriation dans une perspective compréhensive : le défi du littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaplier Claire et O'Connell Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémologie à usage didactique. Langues de spécialité (secteur LANSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.163-185, 2019, 978-2-343-17314-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLURILINGUISME, TRANSCULTURALITE OU HETEROGENEITE ? INTERROGATIONS NOTIONNELLES A PROPOS DE LA DIVERSITE LINGUISTICO-CULTURELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Budach, G, Fialais, V., Ibarrondo, L., Klemmer, U., Leichsering, T., Leroy, M., Stierwald, M., Streb, R. &amp; Weirich, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzgänge en zones de contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2019, Collection Espaces discursifs, 978-2-343-16384-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Français langue ardente Actes du XIVe congrès mondial de la FIPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eid, C., Englebert, A &amp; Geron, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français langue ardente - Actes du XIVe congrès mondial de la FIPF - Volume 5 Le français pour et par la diversité et l'éducation plurilingue et interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, pp.9-10, 2018, 9782363157317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03534149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'idéologie uniciste, une éducation émancipatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzuki, E., Potolia, A. &amp; Cambronne-Lasnes, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations. Idéologie, politiques, dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-26, 2018, 978-2-7535-7553-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception - compréhension - traduction en didactologie-didactique des langues : quelles conceptions, pour quelles orientations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface - Entre le Japon et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ishikawa, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement du français au Japon : enjeux et perspectives en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2018, 978-2-343-15854-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03534223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande institutionnelle et responsabilité des chercheurs : langues, insertions, pluralité des parcours et des perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter Mouton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The linguistic integration of adult migrants: some lessons from research / L’intégration linguistique des migrants adultes : les enseignements de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.425-431, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110477498-058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une didactique contextualisée à une didactique diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Malo Morvan. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t>
+              <w:t xml:space="preserve">S. Babault; M. Bento; V. Spaëth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME Editions, 2022, 978-2-8066-3757-4</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et formation des enseignants de langue : pistes et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives contemporaines, pp.49-62, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IRDP, Neuchatel (Suisse), pp.28-29, 2021</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239671v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du FLE/S entre 1995 et 2015. La consécration d’une didactique pragmatico-centrée au service de la diffusion du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Defays. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalités. 20 ans de FLES. Faits et gestes de la didactique du français langue étrangère et seconde de 1995 à 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2015, Proximités Didactique, 978-2-8066-3279-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.39-48, 2020, 978-2-35935-329-7</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrastes, authenticité, altérité. Réflexions terminologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphonies franco-chinoises. Mobilités, dynamiques identitaires et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.121-132, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020, Collection Espaces discursifs, 978-2-343-20806-0</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) didactique(s) pour quel(s) plurilinguisme(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-341, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.163-185, 2019, 978-2-343-17314-6</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de la recherche comme traduction, entre tradition(s) et trahison. Ou d’une traduction à d’autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Razafimandimbimanana, E. et Castellotti, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME-Intercommunications, pp.227-248, 2014, 978-2-8066-3136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2019, Collection Espaces discursifs, 978-2-343-16384-0</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’écriture fabrique la recherche… et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations professionnelles de FLE/S en France, entre diversité et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.35-48, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans dans l'évolution de la formation des enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.133-139, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence plurilingue et pluriculturelle. Genèses et évolutions d'une notion-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchet, P. &amp; Chardenet, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.292-301, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives. Quels usages ? Pour quelles orientations de la recherche en DDL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte global, contextes locaux. Tensions, convergences et enjeux en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-124, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique(s) du(des) plurilinguisme(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, ENS Editions, pp. 179-221, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et francophonies dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME Intercommunications. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os portfolios europeus de línguas: instrumentos plurilingues para uma cultura educativa compartilhada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des langues étrangères – Thèmes majeurs / Pesquisas em Didática de línguas estrangeiras – Grandes temas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation recherche-intervention en DDL : comment (ne pas) en sortir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Beacco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politique en didactique des langues. Autour de la notion de responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Didier, pp. 74-98, 2013, Collection langues et didactique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation recherche-intervention en DDL : comment (ne pas) en sortir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politique en didactique des langues. Autour de la notion de responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Didier, pp. 74-98, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approprier une langue : une confrontation à l’altérité et une mobilisation de l’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mont Saint Aignan, PURH, pp. 73 -78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et francophonies dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont, EME Intercommunications, pp. 7-15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approprier une langue : une confrontation à l’altérité et une mobilisation de l’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pluralité aux normes ou renverser la logique de l'éducation linguistique à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dreyfus, M. &amp; Prieur, J.-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiart Editeur, 2012, 978-2-35692-074-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches qualitatives : épistémologie, écriture, interprétations en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.29-44, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Perspectives from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Common European Framework of Reference: European and global perspectives on cultural politics and educational influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clevedon, Multilingual Matters, pp. 45-52, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches qualitatives : épistémologie, écriture, interprétations en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’harmattan, Collection Espaces discursifs, pp. 23-37, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pluralité aux normes ou renverser la logique de l'éducation linguistique à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Michel Houdiart Editeur, pp. 143 - 154, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins d'enfants, recherche qualitative, interprétation. Des poly-textes pour l'étude des imaginaires du plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchet, Patrick Chardenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives contemporaines/AUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-132, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2018, 978-2-343-15854-9</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natif, non-natif ou plurilingue : dénativiser l'enseignement des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dervin, F. et Badrinathan, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant non natif : Identités et légitimité dans l'enseignement apprentissage des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-50, 2011, 978-2-8066-0079-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de « langues (et cultures) d'origine » : chronique d'une disparition opportune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et intégration. Dimensions institutionnelle, socio-professionnelle et universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, Coll. GRAMM-R, pp.83-94, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins d’enfants et constructions plurilingues. Territoires imagés et parcours imaginés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, pp.9-10, 2018, 9782363157317</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRTF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dessin réflexif. Eléments d’une herméneutique du sujet plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-85, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anglais, le français, le chinois et les autres : quelle(s) intégration(s) des apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anglais et le plurilinguisme. Pour une didactique des contacts et passerelles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.211-229, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du bilinguisme : quelle place en France pour une éducation plurilingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecoles plurilingues – Multilingual schools : Konzepte, Institutionenen und Akteure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Peter Lang, Coll. “Sprache, Mehrsprachigkeit und sozialer Wandel, pp.169-189, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisation et universalisme : quelle didactique des langues pour le 21e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-26, 2018, 978-2-7535-7553-0</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence Universitaire de la Francophonie (AUF). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives pour une didactique des langues contextualisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives contemporaines/AUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-217, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre le français sans accent ? ou A la recherche du professeur idéal perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parpette Chantal et Mochet Marie-Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oral en représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions modulaires européennes &amp; InterCommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-50, 2008, Proximités - Didactique, 978-2-930481-47-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...2408 lines deleted...]
-                <w:t xml:space="preserve">hal-01390211v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives. Quels usages ? Pour quelles orientations de la recherche en DDL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadre de références pour les approches plurielles des langues et des cultures (CARAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Camilleri-Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François De Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et apprendre le français dans une perspective plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d’une langue étrangère et altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances, parlers plurilingues, interlecte? Quelle(s) terminologie(s) pour quelle(s) conception(s) de la pluralité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316085v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01476920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une tonalité désaccordée à un paysage évocateur. Réflexions à partir d'une expérience de l'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04623782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9697,125 +9783,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion scolaire et insertion sociale des nouveaux arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://glottopol.univ-rouen.fr/numero_11.html#Presentation, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9883,51 +9969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D78B67D2"/>
+    <w:nsid w:val="2FB9C79E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10114,51 +10200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033960348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronique.castellotti@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/veronique-castellotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rubio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01294804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noriyuki Nishiyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC34145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baraduc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lansari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lsoc.1989.2450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrich-Grappin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hufeisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishiyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01058404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534149v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-transversalites_20_ans_de_fles_volume_1-9782806632791-48505.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03689934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque.auf.org/doc_num.php?explnum_id=875" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033960348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronique.castellotti@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/veronique-castellotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rubio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01294804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noriyuki Nishiyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC34145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baraduc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lansari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lsoc.1989.2450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrich-Grappin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hufeisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishiyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01058404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-transversalites_20_ans_de_fles_volume_1-9782806632791-48505.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03689934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077701v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077718v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque.auf.org/doc_num.php?explnum_id=875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>