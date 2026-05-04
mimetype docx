--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -559,2841 +559,2841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04628400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Offre, fonctionnalité, utilité dans des situations « spécialisées » d'appropriation du français Contribution à une histoire des idées didact(olog)iques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.8186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03635529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manières d'être traduisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lorilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Rubio</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 114, pp.11-29</w:t>
+                <w:t xml:space="preserve">halshs-03618390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité ou altérité ? Quels projets pour la didactologie-didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en didactique du FLE/S en Europe occidentale, entre technique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La recherche en didactique du FLE/S : vers une connaissance globale stratégique, 66, pp.28-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une mission « civilisatrice » à une centration « (socio)pragmatique » : une interprétation de l'évolution de la dimension culturelle en didactologie du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66-67, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dhfles.8186⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 60-61, pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.5127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilité ou altérité ? Quels projets pour la didactologie-didactique des langues ?</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variation en héritage ? Ou : un grumeau dans la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melanges CRAPEL 38/1- Eclectisme en didactique des langues, 38/1, pp.43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées sociolinguistiques et orientations didactiques. Histoires croisées, projets à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.53-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.293-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cahiers de l'ACEDLE - Prendre la diversité au sérieux en didactique / didactologie des langues Contextualisation – universalisme : Des notions en face à face ?, 12 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité(s), histoire(s), compréhension...Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues, 12 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité, fondement de l'éducation linguistique ? Vers des perspectives alterdidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation, 23, pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité, fondement de l'éducation linguistique ? Vers des perspectives alterdidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sociolinguistique et didactique des langues. Repères, articulations, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp. 9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, insertions, langues, humanités, diversités, pluralités… Un coquetel implosif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelles interrogations sur les migrations. Langages et pratiques, Vol. II (n° 122), pp. 7 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sociolinguistique et didactique des langues. Repères, articulation, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39/2, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04890956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation et pluralité dans l'enseignement du français : quelle prise en compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation et pluralité dans l'enseignement du français : quelle prise en compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp. 175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et circulations académiques : dynamiques, catégorisations, évaluations ou : &amp;quot;Bougez, il en restera toujours quelque chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrer, innover, diversifier ? Quelques paradoxes pour une éducation à / par la décentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp. 115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires plurilingues et pluriculturels. Leur valorisation pour une meilleure intégration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualiser le CECR ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noriyuki Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t>
+              <w:t xml:space="preserve">, 2011, Des contextualisations du CECR : le cas de l’Asie de l’Est, 50, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche en didactique du FLE/S en Europe occidentale, entre technique et politique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires plurilingues et pluriculturels. Leur valorisation pour une meilleure intégration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser une conscience et une compétence plurilingue au Japon grâce à une démarche portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La recherche en didactique du FLE/S : vers une connaissance globale stratégique, 66, pp.28-38</w:t>
+              <w:t xml:space="preserve">, 2011, Des contextualisations du CECR : le cas de l’Asie de l’Est, 50, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melanges CRAPEL 38/1- Eclectisme en didactique des langues, 38/1, pp.43-57</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrer, innover, diversifier ? Quelques paradoxes pour une éducation à / par la décentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'une mission « civilisatrice » à une centration « (socio)pragmatique » : une interprétation de l'évolution de la dimension culturelle en didactologie du FLE</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances, parlers plurilingues, interlecte ? Quelle(s) terminologie(s) pour quelle(s) conception(s) de la pluralité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'alternance codique, parler (avec) plusieurs langues, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français et plurilinguisme au Japon : pour une didactique contextualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etudes didactiques, 5 (1), pp.9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une didactique plurilingue ET contextualisée du français en Afrique du Sud : questions et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, SI-1, pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.10520/EJC34145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention ! Un plurilinguisme peut en cacher un autre. Enjeux théoriques et didactiques de la notion de pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.181-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l'intégration en (dés)intégrant les catégories ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164, pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et pluralité/diversité/hétérogénéité : soi-même comme des autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Réflexivité, herméneutique. Vers un paradigme de recherche ?, 14, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école et une société plurielle : des notions en débat, des orientations à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Insertion scolaire et insertion sociale des nouveaux arrivants, 11, pp.2-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants tels qu’ils devraient être ou tels qu’ils sont : l’accueil scolaire des enfants allophones, en France et au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et sociétés plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.55-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d’expériences plurilingues et conscience réflexive : le portfolio européen des langues pour le collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Biographie langagière et apprentissage plurilingue, pp.54-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portfolios européens des langues : des outils plurilingues pour une culture éducative partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...1287 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...983 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Langue étrangère ou régionale et langue française à l'école : quelles interactions ?, 29, pp.167-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3738,838 +3738,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire signe / faire sens ? Quelques réflexions sur la relation et la compréhension en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (B), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-, pluri-, inter-, alter-, hétéro-, trans- + : quels imaginaires de la diversité (sociolinguistique) en didactologie-didactique des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique « Questions vives, débats et controverses »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Louvain la Neuve, May 2024, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04623293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (B), Belgique</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues, hétérogénéité, migrations, appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Fabienne Leconte - Sociolinguistique et appropriations plurilingues : itinéraire d’une chercheure engagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, UR DYLIS, Feb 2023, Rouen, France. https://medis.univ-rouen.fr/videos/02-contacts-de-langues-heterogeneite-migrations-appropriation-croisements-influences-et-cheminements-en-dialogue-veronique-castellotti-universite-de-tours-france/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, UR DYLIS, Feb 2023, Rouen, France. https://medis.univ-rouen.fr/videos/02-contacts-de-langues-heterogeneite-migrations-appropriation-croisements-influences-et-cheminements-en-dialogue-veronique-castellotti-universite-de-tours-france/</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et pluralité : réflexions et mises en œuvre à propos de politiques linguistiques et formatives à l’université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la frontière des langues. Relation et (alter)compréhension dans un paysage mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04623620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives alterdidactiques et appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Congrès international – Journées de la langue française. Université fédérale de Bahia, Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale de Bahia, Brésil, Apr 2021, Bahia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03670253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives : quels usages ? Pour quelles orientations de la recherche en didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Contexte global, contextes locaux. Tensions, convergences et enjeux en DDL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 3 Sorbonne nouvelle, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration ou émancipation ? Plurilittératie, idéologie uniciste et imaginaire formatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et Idéologies en Didactique des Langues : Acteurs et Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,3720 +5574,3720 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'HISTOIRE DANS LA FORMATION DES ENSEIGNANTS DE FRANÇAIS LANGUE ETRANGERE EN FRANCE. ÉVOLUTION ET PERSPECTIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SANTOS, Ana Clara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignant.es de langues, méthodologies et formation dans une perspective historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, A paraître, HLCE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compétence plurilingue : entre communication hybride et expérience altéritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dietrich-Grappin, S., Castellotti, V., Hufeisen, B., Li, W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétence plurilingue - Translanguaging - Tertiärsprachendidaktik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Peter Lang, pp.23-53, 2025, Langue, multilinguisme et changement social, 978-3631-93505-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'HISTOIRE DANS LA FORMATION DES ENSEIGNANTS DE FRANÇAIS LANGUE ETRANGERE EN FRANCE. ÉVOLUTION ET PERSPECTIVES</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion by the editors - Castellotti : Plurilingual competence, translanguaging, third-language didactics: sharing, contrasting, overcoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dietrich-Grappin, S., Castellotti, V, Hufeisen, B, Li, W. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétence plurilingue - translanguaging - didactique des langues tierces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Peter Lang, pp.393-399, 2025, Langue, multilinguisme et changement social, 973-3-631-93505-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies et métaphores écologiques en didactique des langues. Quels imaginaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, A paraître, HLCE</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malo Morvan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalismes Linguistiques – La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 40, Peter Lang, pp.393-399, 2025, Langue, multilinguisme et changement social, 973-3-631-93505-7</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLURILINGUISME, APPRENTISSAGE INTÉGRÉ ET CONTEXTUALISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Youssef Bacha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire des recherches en sciences du langage. Paroles de chercheur.e.s / Repères pour les étudiant.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Editions, 2022, 978-2-8066-3757-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analogies et métaphores écologiques en didactique des langues. Quels imaginaires ?</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendre des perches ou penser l’altérité ? Réflexions sur l’interculturel en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgoz, A., Conti, V., Elmiger, D.,Roth, M., Sanchez Abchi, V. &amp; Wirthner, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la linguistique à la didactique des langues. Dialogues avec Jean-François de Pietro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDP, Neuchatel (Suisse), pp.28-29, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03534183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologies, représentations, imaginaires ? Travailler l’historique, le politique et l’éthique en didactologie-didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques DAVID et Corinne WEBER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à jean-Louis Chiss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.39-48, 2020, 978-2-35935-329-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPROPRIATION : JUSTE CE QU'IL FAUT D'INSECURITE…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fessui, Valentin et Lorilleux, Joanna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(In)sécurité linguistique en francophonies. Perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020, Collection Espaces discursifs, 978-2-343-20806-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues « de spécialité » et appropriation dans une perspective compréhensive : le défi du littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaplier Claire et O'Connell Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémologie à usage didactique. Langues de spécialité (secteur LANSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.163-185, 2019, 978-2-343-17314-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLURILINGUISME, TRANSCULTURALITE OU HETEROGENEITE ? INTERROGATIONS NOTIONNELLES A PROPOS DE LA DIVERSITE LINGUISTICO-CULTURELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Budach, G, Fialais, V., Ibarrondo, L., Klemmer, U., Leichsering, T., Leroy, M., Stierwald, M., Streb, R. &amp; Weirich, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzgänge en zones de contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2019, Collection Espaces discursifs, 978-2-343-16384-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Français langue ardente Actes du XIVe congrès mondial de la FIPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eid, C., Englebert, A &amp; Geron, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français langue ardente - Actes du XIVe congrès mondial de la FIPF - Volume 5 Le français pour et par la diversité et l'éducation plurilingue et interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, pp.9-10, 2018, 9782363157317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03534149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'idéologie uniciste, une éducation émancipatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzuki, E., Potolia, A. &amp; Cambronne-Lasnes, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations. Idéologie, politiques, dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-26, 2018, 978-2-7535-7553-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception - compréhension - traduction en didactologie-didactique des langues : quelles conceptions, pour quelles orientations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface - Entre le Japon et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ishikawa, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement du français au Japon : enjeux et perspectives en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2018, 978-2-343-15854-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03534223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande institutionnelle et responsabilité des chercheurs : langues, insertions, pluralité des parcours et des perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter Mouton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The linguistic integration of adult migrants: some lessons from research / L’intégration linguistique des migrants adultes : les enseignements de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.425-431, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110477498-058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une didactique contextualisée à une didactique diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Malo Morvan. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t>
+              <w:t xml:space="preserve">S. Babault; M. Bento; V. Spaëth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME Editions, 2022, 978-2-8066-3757-4</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et formation des enseignants de langue : pistes et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives contemporaines, pp.49-62, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IRDP, Neuchatel (Suisse), pp.28-29, 2021</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239671v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrastes, authenticité, altérité. Réflexions terminologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphonies franco-chinoises. Mobilités, dynamiques identitaires et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.121-132, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.39-48, 2020, 978-2-35935-329-7</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du FLE/S entre 1995 et 2015. La consécration d’une didactique pragmatico-centrée au service de la diffusion du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Defays. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalités. 20 ans de FLES. Faits et gestes de la didactique du français langue étrangère et seconde de 1995 à 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2015, Proximités Didactique, 978-2-8066-3279-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020, Collection Espaces discursifs, 978-2-343-20806-0</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations professionnelles de FLE/S en France, entre diversité et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.35-48, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.163-185, 2019, 978-2-343-17314-6</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans dans l'évolution de la formation des enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.133-139, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2019, Collection Espaces discursifs, 978-2-343-16384-0</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de la recherche comme traduction, entre tradition(s) et trahison. Ou d’une traduction à d’autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Razafimandimbimanana, E. et Castellotti, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME-Intercommunications, pp.227-248, 2014, 978-2-8066-3136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction - Français langue ardente Actes du XIVe congrès mondial de la FIPF</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’écriture fabrique la recherche… et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, pp.9-10, 2018, 9782363157317</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence plurilingue et pluriculturelle. Genèses et évolutions d'une notion-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-26, 2018, 978-2-7535-7553-0</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchet, P. &amp; Chardenet, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.292-301, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives. Quels usages ? Pour quelles orientations de la recherche en DDL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte global, contextes locaux. Tensions, convergences et enjeux en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-124, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) didactique(s) pour quel(s) plurilinguisme(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-341, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et francophonies dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME Intercommunications. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os portfolios europeus de línguas: instrumentos plurilingues para uma cultura educativa compartilhada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des langues étrangères – Thèmes majeurs / Pesquisas em Didática de línguas estrangeiras – Grandes temas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation recherche-intervention en DDL : comment (ne pas) en sortir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Beacco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politique en didactique des langues. Autour de la notion de responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Didier, pp. 74-98, 2013, Collection langues et didactique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation recherche-intervention en DDL : comment (ne pas) en sortir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politique en didactique des langues. Autour de la notion de responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Didier, pp. 74-98, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et francophonies dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont, EME Intercommunications, pp. 7-15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approprier une langue : une confrontation à l’altérité et une mobilisation de l’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mont Saint Aignan, PURH, pp. 73 -78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approprier une langue : une confrontation à l’altérité et une mobilisation de l’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-78, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique(s) du(des) plurilinguisme(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, ENS Editions, pp. 179-221, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches qualitatives : épistémologie, écriture, interprétations en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’harmattan, Collection Espaces discursifs, pp. 23-37, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Perspectives from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Common European Framework of Reference: European and global perspectives on cultural politics and educational influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clevedon, Multilingual Matters, pp. 45-52, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pluralité aux normes ou renverser la logique de l'éducation linguistique à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Michel Houdiart Editeur, pp. 143 - 154, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pluralité aux normes ou renverser la logique de l'éducation linguistique à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dreyfus, M. &amp; Prieur, J.-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiart Editeur, 2012, 978-2-35692-074-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches qualitatives : épistémologie, écriture, interprétations en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.29-44, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins d'enfants, recherche qualitative, interprétation. Des poly-textes pour l'étude des imaginaires du plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchet, Patrick Chardenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives contemporaines/AUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-132, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2018, 978-2-343-15854-9</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natif, non-natif ou plurilingue : dénativiser l'enseignement des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dervin, F. et Badrinathan, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant non natif : Identités et légitimité dans l'enseignement apprentissage des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-50, 2011, 978-2-8066-0079-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Demande institutionnelle et responsabilité des chercheurs : langues, insertions, pluralité des parcours et des perceptions</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de « langues (et cultures) d'origine » : chronique d'une disparition opportune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et intégration. Dimensions institutionnelle, socio-professionnelle et universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, Coll. GRAMM-R, pp.83-94, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins d’enfants et constructions plurilingues. Territoires imagés et parcours imaginés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRTF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dessin réflexif. Eléments d’une herméneutique du sujet plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-85, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anglais, le français, le chinois et les autres : quelle(s) intégration(s) des apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anglais et le plurilinguisme. Pour une didactique des contacts et passerelles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.211-229, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisation et universalisme : quelle didactique des langues pour le 21e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence Universitaire de la Francophonie (AUF). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives pour une didactique des langues contextualisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives contemporaines/AUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-217, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre le français sans accent ? ou A la recherche du professeur idéal perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parpette Chantal et Mochet Marie-Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oral en représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions modulaires européennes &amp; InterCommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-50, 2008, Proximités - Didactique, 978-2-930481-47-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Archives contemporaines, pp.49-62, 2016</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du bilinguisme : quelle place en France pour une éducation plurilingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecoles plurilingues – Multilingual schools : Konzepte, Institutionenen und Akteure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Peter Lang, Coll. “Sprache, Mehrsprachigkeit und sozialer Wandel, pp.169-189, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...2109 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390211v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-05554849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9367,51 +9367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de références pour les approches plurielles des langues et des cultures (CARAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Camilleri-Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9969,51 +9969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FB9C79E"/>
+    <w:nsid w:val="75C7B7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10200,51 +10200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033960348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronique.castellotti@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/veronique-castellotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rubio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01294804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noriyuki Nishiyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC34145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baraduc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lansari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lsoc.1989.2450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrich-Grappin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hufeisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishiyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01058404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-transversalites_20_ans_de_fles_volume_1-9782806632791-48505.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03689934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077701v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077718v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque.auf.org/doc_num.php?explnum_id=875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033960348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronique.castellotti@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/veronique-castellotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rubio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01294804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noriyuki Nishiyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC34145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baraduc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lansari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lsoc.1989.2450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrich-Grappin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hufeisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishiyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01058404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-transversalites_20_ans_de_fles_volume_1-9782806632791-48505.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03689934v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque.auf.org/doc_num.php?explnum_id=875" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>