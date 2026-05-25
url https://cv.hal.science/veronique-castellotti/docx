--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,9914 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9862 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Castellotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Véronique CastellottiProfesseure émériteUniversité de ToursE.A. 4428 DYNADIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8656-1164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033960348</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bFtQre8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure émérite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours, E.A. 4428 DYNADIV</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique.castellotti@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-tours.fr/annuaire/veronique-castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et interculturalité dans l’enseignement supérieur : aspects institutionnels, appuis théoriques et pistes d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Plurilingualism and Language Policies in Tertiary/Higher Education and Research in Europe and Beyond, Vol. 6, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nicht-)Weitergabe und Aneignung: wenn die Familiensprachen nicht weitergegeben werden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborations et réceptions des politiques didactico-linguistiques européennes. Témoignages contrastés pour une histoire du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre, fonctionnalité, utilité dans des situations « spécialisées » d'appropriation du français Contribution à une histoire des idées didact(olog)iques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dhfles.8186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03635529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d'être traduisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03618390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité ou altérité ? Quels projets pour la didactologie-didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique du FLE/S en Europe occidentale, entre technique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en didactique du FLE/S : vers une connaissance globale stratégique, 66, pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une mission « civilisatrice » à une centration « (socio)pragmatique » : une interprétation de l'évolution de la dimension culturelle en didactologie du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60-61, pp.41-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dhfles.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en héritage ? Ou : un grumeau dans la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Melanges CRAPEL 38/1- Eclectisme en didactique des langues, 38/1, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées sociolinguistiques et orientations didactiques. Histoires croisées, projets à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahiers de l'ACEDLE - Prendre la diversité au sérieux en didactique / didactologie des langues Contextualisation – universalisme : Des notions en face à face ?, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.293-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité(s), histoire(s), compréhension...Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité, fondement de l'éducation linguistique ? Vers des perspectives alterdidactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation, 23, pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité, fondement de l'éducation linguistique ? Vers des perspectives alterdidactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociolinguistique et didactique des langues. Repères, articulations, questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp. 9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, insertions, langues, humanités, diversités, pluralités… Un coquetel implosif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles interrogations sur les migrations. Langages et pratiques, Vol. II (n° 122), pp. 7 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociolinguistique et didactique des langues. Repères, articulation, questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39/2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04890956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et pluralité dans l'enseignement du français : quelle prise en compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.175-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et pluralité dans l'enseignement du français : quelle prise en compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp. 175-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et circulations académiques : dynamiques, catégorisations, évaluations ou : &amp;quot;Bougez, il en restera toujours quelque chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser le CECR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noriyuki Nishiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Des contextualisations du CECR : le cas de l’Asie de l’Est, 50, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrer, innover, diversifier ? Quelques paradoxes pour une éducation à / par la décentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp. 115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires plurilingues et pluriculturels. Leur valorisation pour une meilleure intégration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires plurilingues et pluriculturels. Leur valorisation pour une meilleure intégration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser une conscience et une compétence plurilingue au Japon grâce à une démarche portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Des contextualisations du CECR : le cas de l’Asie de l’Est, 50, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrer, innover, diversifier ? Quelques paradoxes pour une éducation à / par la décentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances, parlers plurilingues, interlecte ? Quelle(s) terminologie(s) pour quelle(s) conception(s) de la pluralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L'alternance codique, parler (avec) plusieurs langues, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du français et plurilinguisme au Japon : pour une didactique contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Etudes didactiques, 5 (1), pp.9-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique plurilingue ET contextualisée du français en Afrique du Sud : questions et implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, SI-1, pp.333-343. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10520/EJC34145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention ! Un plurilinguisme peut en cacher un autre. Enjeux théoriques et didactiques de la notion de pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.181-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'intégration en (dés)intégrant les catégories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 164, pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et pluralité/diversité/hétérogénéité : soi-même comme des autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Réflexivité, herméneutique. Vers un paradigme de recherche ?, 14, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école et une société plurielle : des notions en débat, des orientations à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Insertion scolaire et insertion sociale des nouveaux arrivants, 11, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants tels qu’ils devraient être ou tels qu’ils sont : l’accueil scolaire des enfants allophones, en France et au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d’expériences plurilingues et conscience réflexive : le portfolio européen des langues pour le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biographie langagière et apprentissage plurilingue, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portfolios européens des langues : des outils plurilingues pour une culture éducative partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Langue étrangère ou régionale et langue française à l'école : quelles interactions ?, 29, pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une didactique du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut linguistique des voyelles moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lansari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 49, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lsoc.1989.2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE : 4à ans de cursus universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-, pluri-, inter-, alter-, hétéro-, trans- + : quels imaginaires de la diversité (sociolinguistique) en didactologie-didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique « Questions vives, débats et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain la Neuve, May 2024, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04623293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire signe / faire sens ? Quelques réflexions sur la relation et la compréhension en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (B), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04623304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues, hétérogénéité, migrations, appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fabienne Leconte - Sociolinguistique et appropriations plurilingues : itinéraire d’une chercheure engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, UR DYLIS, Feb 2023, Rouen, France. https://medis.univ-rouen.fr/videos/02-contacts-de-langues-heterogeneite-migrations-appropriation-croisements-influences-et-cheminements-en-dialogue-veronique-castellotti-universite-de-tours-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la frontière des langues. Relation et (alter)compréhension dans un paysage mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04623620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et pluralité : réflexions et mises en œuvre à propos de politiques linguistiques et formatives à l’université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE &amp; Université d'Aveiro, Nov 2022, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives alterdidactiques et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès international – Journées de la langue française. Université fédérale de Bahia, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université fédérale de Bahia, Brésil, Apr 2021, Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration ou émancipation ? Plurilittératie, idéologie uniciste et imaginaire formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Idéologies en Didactique des Langues : Acteurs et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives : quels usages ? Pour quelles orientations de la recherche en didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Contexte global, contextes locaux. Tensions, convergences et enjeux en DDL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 Sorbonne nouvelle, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité, l’homogénéité et la stabilité : horizons d’attente indépassables de l'éducation et de l’appropriation langagière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière de clôture, Colloque VALS-ASLA 2012, Le rôle des pratiques langagières dans la constitution des espaces sociaux d'aujourd'hui : un défi pour la linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique des langues diversitaire: Didactiques de la diversité, diversité des didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Croisements, ruptures, partages, conflits, quelles approches diversitaires pour la didactique des langues ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canton, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité(s), histoire(s), compréhension. Vers des perspectives relationnelles et alterdidactiques pour l’appropriation des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Croisements, ruptures, partages, conflits, quelles approches diversitaires pour la didactique des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Normale de Chine du sud, Nov 2013, Canton, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et variation. Pourquoi et comment « marcher sur ses deux jambes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage des langues – didactique du plurilinguisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V-Souissi; Faculté des sciences de l’éducation, Nov 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités académiques : dénominations, représentations, reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations liées à la mobilité étudiante : Quelles implications sur le plan des apprentissages, linguistiques, culturels et disciplinaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue - Translanguaging- Tertiärsprachendidaktik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dietrich-Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Hufeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich-Grappin, S. ; Castellotti, V. ; Hufeisen, B. ; Li, W. Peter Lang, 40, 2025, Collection Langue, multilinguisme et changement social, Jürgen Erfurt, 978-3-631-93505-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de l'appropriation. Diversité, compréhension, relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier, 2017, 978-2-278-08669-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EME Intercommunications, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernelmont, EME Intercommunications, 470 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contextualisations du CECR : le cas de l’Asie de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nishiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Français dans le monde, Recherches et applications (50), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et apprentissages. Mélanges Daniel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la langue maternelle en classe de langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLE International, pp.124, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence plurilingue : entre communication hybride et expérience altéritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich-Grappin, S., Castellotti, V., Hufeisen, B., Li, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue - Translanguaging - Tertiärsprachendidaktik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Peter Lang, pp.23-53, 2025, Langue, multilinguisme et changement social, 978-3631-93505-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HISTOIRE DANS LA FORMATION DES ENSEIGNANTS DE FRANÇAIS LANGUE ETRANGERE EN FRANCE. ÉVOLUTION ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SANTOS, Ana Clara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant.es de langues, méthodologies et formation dans une perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, A paraître, HLCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion by the editors - Castellotti : Plurilingual competence, translanguaging, third-language didactics: sharing, contrasting, overcoming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich-Grappin, S., Castellotti, V, Hufeisen, B, Li, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue - translanguaging - didactique des langues tierces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Peter Lang, pp.393-399, 2025, Langue, multilinguisme et changement social, 973-3-631-93505-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies et métaphores écologiques en didactique des langues. Quels imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malo Morvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalismes Linguistiques – La métaphore biologique dans les discours sur les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURILINGUISME, APPRENTISSAGE INTÉGRÉ ET CONTEXTUALISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youssef Bacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des recherches en sciences du langage. Paroles de chercheur.e.s / Repères pour les étudiant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, 2022, 978-2-8066-3757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03592088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendre des perches ou penser l’altérité ? Réflexions sur l’interculturel en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgoz, A., Conti, V., Elmiger, D.,Roth, M., Sanchez Abchi, V. &amp; Wirthner, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique des langues. Dialogues avec Jean-François de Pietro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRDP, Neuchatel (Suisse), pp.28-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations, imaginaires ? Travailler l’historique, le politique et l’éthique en didactologie-didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques DAVID et Corinne WEBER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à jean-Louis Chiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.39-48, 2020, 978-2-35935-329-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROPRIATION : JUSTE CE QU'IL FAUT D'INSECURITE…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fessui, Valentin et Lorilleux, Joanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)sécurité linguistique en francophonies. Perspectives in(ter)disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Collection Espaces discursifs, 978-2-343-20806-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues « de spécialité » et appropriation dans une perspective compréhensive : le défi du littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaplier Claire et O'Connell Anne-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie à usage didactique. Langues de spécialité (secteur LANSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.163-185, 2019, 978-2-343-17314-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURILINGUISME, TRANSCULTURALITE OU HETEROGENEITE ? INTERROGATIONS NOTIONNELLES A PROPOS DE LA DIVERSITE LINGUISTICO-CULTURELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Budach, G, Fialais, V., Ibarrondo, L., Klemmer, U., Leichsering, T., Leroy, M., Stierwald, M., Streb, R. &amp; Weirich, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenzgänge en zones de contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2019, Collection Espaces discursifs, 978-2-343-16384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Français langue ardente Actes du XIVe congrès mondial de la FIPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eid, C., Englebert, A &amp; Geron, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français langue ardente - Actes du XIVe congrès mondial de la FIPF - Volume 5 Le français pour et par la diversité et l'éducation plurilingue et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, pp.9-10, 2018, 9782363157317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'idéologie uniciste, une éducation émancipatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzuki, E., Potolia, A. &amp; Cambronne-Lasnes, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations. Idéologie, politiques, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-26, 2018, 978-2-7535-7553-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception - compréhension - traduction en didactologie-didactique des langues : quelles conceptions, pour quelles orientations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Entre le Japon et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishikawa, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du français au Japon : enjeux et perspectives en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2018, 978-2-343-15854-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande institutionnelle et responsabilité des chercheurs : langues, insertions, pluralité des parcours et des perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The linguistic integration of adult migrants: some lessons from research / L’intégration linguistique des migrants adultes : les enseignements de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.425-431, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110477498-058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une didactique contextualisée à une didactique diversitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Babault; M. Bento; V. Spaëth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et formation des enseignants de langue : pistes et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.49-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique du FLE/S entre 1995 et 2015. La consécration d’une didactique pragmatico-centrée au service de la diffusion du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités. 20 ans de FLES. Faits et gestes de la didactique du français langue étrangère et seconde de 1995 à 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2015, Proximités Didactique, 978-2-8066-3279-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes, authenticité, altérité. Réflexions terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyphonies franco-chinoises. Mobilités, dynamiques identitaires et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.121-132, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la recherche comme traduction, entre tradition(s) et trahison. Ou d’une traduction à d’autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Razafimandimbimanana, E. et Castellotti, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME-Intercommunications, pp.227-248, 2014, 978-2-8066-3136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’écriture fabrique la recherche… et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur-e-s et écritures qualitatives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles de FLE/S en France, entre diversité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.35-48, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans dans l'évolution de la formation des enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.133-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence plurilingue et pluriculturelle. Genèses et évolutions d'une notion-concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet, P. &amp; Chardenet, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.292-301, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives. Quels usages ? Pour quelles orientations de la recherche en DDL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexte global, contextes locaux. Tensions, convergences et enjeux en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-124, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) didactique(s) pour quel(s) plurilinguisme(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-341, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français et francophonies dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EME Intercommunications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os portfolios europeus de línguas: instrumentos plurilingues para uma cultura educativa compartilhada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des langues étrangères – Thèmes majeurs / Pesquisas em Didática de línguas estrangeiras – Grandes temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation recherche-intervention en DDL : comment (ne pas) en sortir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Beacco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et politique en didactique des langues. Autour de la notion de responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Didier, pp. 74-98, 2013, Collection langues et didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation recherche-intervention en DDL : comment (ne pas) en sortir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et politique en didactique des langues. Autour de la notion de responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Didier, pp. 74-98, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français et francophonies dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont, EME Intercommunications, pp. 7-15, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier une langue : une confrontation à l’altérité et une mobilisation de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mont Saint Aignan, PURH, pp. 73 -78, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier une langue : une confrontation à l’altérité et une mobilisation de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PURH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-78, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique(s) du(des) plurilinguisme(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ENS Editions, pp. 179-221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Perspectives from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Common European Framework of Reference: European and global perspectives on cultural politics and educational influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clevedon, Multilingual Matters, pp. 45-52, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches qualitatives : épistémologie, écriture, interprétations en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’harmattan, Collection Espaces discursifs, pp. 23-37, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pluralité aux normes ou renverser la logique de l'éducation linguistique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Michel Houdiart Editeur, pp. 143 - 154, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pluralité aux normes ou renverser la logique de l'éducation linguistique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus, M. &amp; Prieur, J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiart Editeur, 2012, 978-2-35692-074-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches qualitatives : épistémologie, écriture, interprétations en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.29-44, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins d'enfants, recherche qualitative, interprétation. Des poly-textes pour l'étude des imaginaires du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet, Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives contemporaines/AUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-132, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natif, non-natif ou plurilingue : dénativiser l'enseignement des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dervin, F. et Badrinathan, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant non natif : Identités et légitimité dans l'enseignement apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-50, 2011, 978-2-8066-0079-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de « langues (et cultures) d'origine » : chronique d'une disparition opportune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et intégration. Dimensions institutionnelle, socio-professionnelle et universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, Coll. GRAMM-R, pp.83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins d’enfants et constructions plurilingues. Territoires imagés et parcours imaginés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRTF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dessin réflexif. Eléments d’une herméneutique du sujet plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-85, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais, le français, le chinois et les autres : quelle(s) intégration(s) des apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anglais et le plurilinguisme. Pour une didactique des contacts et passerelles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.211-229, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et universalisme : quelle didactique des langues pour le 21e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie (AUF). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives pour une didactique des langues contextualisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives contemporaines/AUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-217, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le français sans accent ? ou A la recherche du professeur idéal perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parpette Chantal et Mochet Marie-Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral en représentation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions modulaires européennes &amp; InterCommunications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-50, 2008, Proximités - Didactique, 978-2-930481-47-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du bilinguisme : quelle place en France pour une éducation plurilingue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles plurilingues – Multilingual schools : Konzepte, Institutionenen und Akteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Peter Lang, Coll. “Sprache, Mehrsprachigkeit und sozialer Wandel, pp.169-189, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte, contextualisation, cultures éducatives. Quels usages ? Pour quelles orientations de la recherche en DDL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de références pour les approches plurielles des langues et des cultures (CARAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Camilleri-Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Lörincz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre le français dans une perspective plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d’une langue étrangère et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances, parlers plurilingues, interlecte? Quelle(s) terminologie(s) pour quelle(s) conception(s) de la pluralité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une tonalité désaccordée à un paysage évocateur. Réflexions à partir d'une expérience de l'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04623782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion scolaire et insertion sociale des nouveaux arrivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://glottopol.univ-rouen.fr/numero_11.html#Presentation, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9969,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75C7B7A4"/>
+    <w:nsid w:val="FB937C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10200,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033960348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronique.castellotti@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/veronique-castellotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rubio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01294804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noriyuki Nishiyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC34145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baraduc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lansari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lsoc.1989.2450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrich-Grappin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hufeisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishiyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01058404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-transversalites_20_ans_de_fles_volume_1-9782806632791-48505.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03689934v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque.auf.org/doc_num.php?explnum_id=875" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-1164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033960348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bFtQre8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronique.castellotti@univ-tours.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/veronique-castellotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bFtQre8AAAAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rubio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01294804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noriyuki Nishiyama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC34145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baraduc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lansari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lsoc.1989.2450" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01197372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrich-Grappin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hufeisen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nishiyama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01058404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-transversalites_20_ans_de_fles_volume_1-9782806632791-48505.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03689934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077701v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46660" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque.auf.org/doc_num.php?explnum_id=875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296715v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>