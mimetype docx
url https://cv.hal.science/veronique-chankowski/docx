--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -3394,173 +3394,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détermination de la valeur et prestige des artistes : art et économie dans la cité grecque antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. D’Ercole; J.-M. Minovez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et économie : une histoire partagée (Actes du Congrès de l’AFHE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-78, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Religious Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chankowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. von Reden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to the Ancient Greek Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127192v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03127172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs du marché des matières premières, entre entrepôts et marchés : le cas de Délos dans le monde égéen à l’époque hellénistique</w:t>
               </w:r>
@@ -3944,173 +3944,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La religion dans les cités grecques des époques classique et hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Chantin; Ph. Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions. Les clés pour comprendre. Les clés pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.37-52, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stockage et distribution : un enjeu dans les circuits économiques du monde grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chankowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Chankowski; X. Lafon; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepôts et circuits de distribution en Méditerranée antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, École française d'Athènes, pp.15-42, 2018, BCH Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125505v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03127230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factoring</w:t>
               </w:r>
@@ -5993,51 +5993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A086D7E4"/>
+    <w:nsid w:val="AB3C5EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-chankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087664151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://netcher.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zaitsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.3346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Chankowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7903" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Domaradzka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Massar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viviers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feyel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauvlos Karvonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Verboven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Vandorpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.4172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-clerge-dans-les-societes-antiques/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs93.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Petropoulou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotzev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franceschi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Anastassiadis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-chankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087664151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://netcher.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zaitsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.3346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Chankowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7903" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Domaradzka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Massar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viviers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feyel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Minaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauvlos Karvonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Verboven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Vandorpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.4172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-clerge-dans-les-societes-antiques/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs93.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Petropoulou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotzev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franceschi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Anastassiadis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>