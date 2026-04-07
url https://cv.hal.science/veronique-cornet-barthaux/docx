--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -918,291 +918,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen to the planktonic food web across gradients of N-2 fixation activity and diversity in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3795 - 3810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3795-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006275v1</w:t>
+                <w:t xml:space="preserve">hal-01883417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen to the planktonic food web across gradients of N-2 fixation activity and diversity in the western tropical South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3795 - 3810. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3795-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883417v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the tropical South Pacific: contribution to the global Si cycle and evidence for an active pico-sized siliceous plankton</w:t>
               </w:r>
@@ -1322,64 +1322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1456,103 +1456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,295 +2350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lamy</w:t>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Cottrell</w:t>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Kirchman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.973-985. </w:t>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-973-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697622v1</w:t>
+                <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
+                <w:t xml:space="preserve">Ecology of aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanaka</w:t>
+                <w:t xml:space="preserve">D. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">M. T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">D. L. Kirchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
+              <w:t xml:space="preserve">, 2011, 8, pp.973-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-973-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760568v1</w:t>
+                <w:t xml:space="preserve">hal-00697622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated survey of elemental stoichiometry (C, N, P) from the western to eastern Mediterranean Sea</w:t>
               </w:r>
@@ -2771,77 +2771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack-of P-limitation of phytoplankton and heterotrophic prokaryotes in surface waters of three anticyclonic eddies in the stratified Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2886,773 +2886,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
+                <w:t xml:space="preserve">Toxicity and endocytosis of spinocerebellar ataxia type 6 polyglutamine domains: Role of myosin IIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mosseri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatrice Marqueze-Pouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Martin-Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sakkou-Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2008.00743.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709312v1</w:t>
+                <w:t xml:space="preserve">hal-00709920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and endocytosis of spinocerebellar ataxia type 6 polyglutamine domains: Role of myosin IIB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leveque</w:t>
+                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Ji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (7), pp.1088-1100. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2008.00743.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709920v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
+              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709951v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709952v1</w:t>
+                <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00171096v1</w:t>
+                <w:t xml:space="preserve">hal-00709952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAU-8 is a Phosducin-like Protein required for G protein signaling in C. elegans</w:t>
               </w:r>
@@ -4095,51 +4095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Banaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gregori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marqueze-Pouey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Martin-Moutot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sakkou-Norton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00743.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V64RSJP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iborra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Seagar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Erard-Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.02.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQBNP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Banaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gregori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marqueze-Pouey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Martin-Moutot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sakkou-Norton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00743.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V64RSJP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iborra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Seagar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Erard-Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.02.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQBNP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>