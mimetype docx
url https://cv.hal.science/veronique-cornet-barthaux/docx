--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -520,291 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -816,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1067,51 +1071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,408 +1320,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.10300⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443231v1</w:t>
+                <w:t xml:space="preserve">hal-01393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Barani</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.813-822 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393443v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (6), pp.813-822 </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (5), pp.1549-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.10300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325389v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton community structure in the VAHINE mesocosm experiment</w:t>
               </w:r>
@@ -2886,1069 +2890,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and endocytosis of spinocerebellar ataxia type 6 polyglutamine domains: Role of myosin IIB</w:t>
+                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Marqueze-Pouey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2008.00743.x⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709920v1</w:t>
+                <w:t xml:space="preserve">hal-00709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity and endocytosis of spinocerebellar ataxia type 6 polyglutamine domains: Role of myosin IIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Marqueze-Pouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Martin-Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sakkou-Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne K. Armand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Christian Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mosseri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yong Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.1088-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2008.00743.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00709951v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
+              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00709312v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171096v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164406v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAU-8 is a Phosducin-like Protein required for G protein signaling in C. elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cornet</w:t>
+                <w:t xml:space="preserve">Cécile Iborra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Iborra</w:t>
+                <w:t xml:space="preserve">Michael J Seagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Erard-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 294 (1), pp.181-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.02.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple determinants in voltage-dependent P/Q calcium channels control their retention in the endoplasmic reticulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bichet</w:t>
+                <w:t xml:space="preserve">Guillaume Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sandoz</w:t>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (5), pp.883-895. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02168.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4095,51 +4087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Banaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gregori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marqueze-Pouey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Martin-Moutot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sakkou-Norton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00743.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V64RSJP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iborra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Seagar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Erard-Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.02.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQBNP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Banaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gregori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marqueze-Pouey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Martin-Moutot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sakkou-Norton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00743.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iborra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Seagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Erard-Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.02.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQBNP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>