--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -520,295 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,51 +1071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,408 +1320,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (5), pp.1549-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393443v1</w:t>
+                <w:t xml:space="preserve">hal-01443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325389v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (5), pp.1549-1562. </w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.813-822 </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443231v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton community structure in the VAHINE mesocosm experiment</w:t>
               </w:r>
@@ -2354,295 +2354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
+                <w:t xml:space="preserve">Ecology of aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanaka</w:t>
+                <w:t xml:space="preserve">D. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">M. T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">D. L. Kirchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
+              <w:t xml:space="preserve">, 2011, 8, pp.973-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-973-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760568v1</w:t>
+                <w:t xml:space="preserve">hal-00697622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lamy</w:t>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Cottrell</w:t>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Kirchman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.973-985. </w:t>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-973-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697622v1</w:t>
+                <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated survey of elemental stoichiometry (C, N, P) from the western to eastern Mediterranean Sea</w:t>
               </w:r>
@@ -2775,77 +2775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack-of P-limitation of phytoplankton and heterotrophic prokaryotes in surface waters of three anticyclonic eddies in the stratified Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2890,761 +2890,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
+                <w:t xml:space="preserve">Toxicity and endocytosis of spinocerebellar ataxia type 6 polyglutamine domains: Role of myosin IIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mosseri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatrice Marqueze-Pouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Martin-Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sakkou-Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2008.00743.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709312v1</w:t>
+                <w:t xml:space="preserve">hal-00709920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and endocytosis of spinocerebellar ataxia type 6 polyglutamine domains: Role of myosin IIB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leveque</w:t>
+                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Ji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (7), pp.1088-1100. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2008.00743.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709920v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late summer diatom biomass and community structure on and around the naturally iron-fertilised Kerguelen Plateau in the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leanne K. Armand</w:t>
+                <w:t xml:space="preserve">Impact of iron on silicon utilization by diatoms in the Southern Ocean: A case study of Si/N cycle decoupling in a naturally iron-enriched area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.653-676. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.801-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.031⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709951v1</w:t>
+                <w:t xml:space="preserve">hal-00709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164406v1</w:t>
+                <w:t xml:space="preserve">hal-00709952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovolume and biomass estimates of key diatoms in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48, pp.295-308</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709952v1</w:t>
+                <w:t xml:space="preserve">hal-00164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAU-8 is a Phosducin-like Protein required for G protein signaling in C. elegans</w:t>
               </w:r>
@@ -4087,51 +4087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Banaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gregori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marqueze-Pouey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Martin-Moutot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sakkou-Norton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00743.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iborra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Seagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Erard-Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.02.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQBNP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Banaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gregori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-525-2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marqueze-Pouey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Martin-Moutot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sakkou-Norton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2008.00743.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne K. Armand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRV4KV9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iborra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Seagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Erard-Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.02.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLQBNP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>