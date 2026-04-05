--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual architecture for AI-assisted Digital Twins in natural resource management</w:t>
+                <w:t xml:space="preserve">Yield of the Four-Carbon Stabilized Criegee Intermediates from Isoprene Ozonolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Iglesias</w:t>
+                <w:t xml:space="preserve">Rabi Chhantyal-Pun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ros</w:t>
+                <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vy-Thuy-Lynh Hoang</w:t>
+                <w:t xml:space="preserve">Shefali Baweja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gourcy</w:t>
+                <w:t xml:space="preserve">Joseph Bainbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">Chenyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 94, pp.103635. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495952v1</w:t>
+                <w:t xml:space="preserve">hal-05463889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield of the Four-Carbon Stabilized Criegee Intermediates from Isoprene Ozonolysis</w:t>
+                <w:t xml:space="preserve">A conceptual architecture for AI-assisted Digital Twins in natural resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabi Chhantyal-Pun</w:t>
+                <w:t xml:space="preserve">Félix Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengcheng Wang</w:t>
+                <w:t xml:space="preserve">Frédéric Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shefali Baweja</w:t>
+                <w:t xml:space="preserve">Vy-Thuy-Lynh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bainbridge</w:t>
+                <w:t xml:space="preserve">Laurence Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenyang Xue</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463889v1</w:t>
+                <w:t xml:space="preserve">hal-05495952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous and Particle Products Formation from α-Pinene Ozonolysis under Conditions of Different Relative Humidities and Particle Seeds</w:t>
               </w:r>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Relative Rate Technique to Measure Criegee Intermediate Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,278 +1306,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Rate Coefficient of OH + 1,2-Epoxybutane Determined between 220 and 950 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric chemistry of ketones: Reaction of OH radicals with 2-methyl-3-pentanone, 3-methyl-2-pentanone and 4-methyl-2-pentanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+                <w:t xml:space="preserve">El Mehdi El Baramoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00050⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195480v1</w:t>
+                <w:t xml:space="preserve">insu-03352181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chemistry of ketones: Reaction of OH radicals with 2-methyl-3-pentanone, 3-methyl-2-pentanone and 4-methyl-2-pentanone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Rate Coefficient of OH + 1,2-Epoxybutane Determined between 220 and 950 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mehdi El Baramoussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 780, pp.146249. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.960-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03352181v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase rate coefficient of OH + cyclohexene oxide measured from 251 to 373 K</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,291 +2985,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01968751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine particles at a background site in Central France: Chemical compositions, seasonal variations and pollution events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rangognio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.1159-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01798580v1</w:t>
+                <w:t xml:space="preserve">insu-01588962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particles at a background site in Central France: Chemical compositions, seasonal variations and pollution events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 612, pp.1159-1170. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01588962v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01798580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and diurnal variations of BTEX compounds in the semi-urban environment of Orleans, France</w:t>
               </w:r>
@@ -3630,1107 +3630,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01588945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grosselin</w:t>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhou</w:t>
+                <w:t xml:space="preserve">Corinne Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zheng</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01232735v1</w:t>
+                <w:t xml:space="preserve">hal-03577508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Antonia G. Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577508v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01488352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal, diurnal and nocturnal variations of carbonyl compounds in the semi-urban environment of Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Mu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01488352v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01314540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal, diurnal and nocturnal variations of carbonyl compounds in the semi-urban environment of Orléans, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric Degradation Initiated by OH Radicals of the Potential Foam Expansion Agent, CF3(CF2)2CH═CH2 (HFC-1447fz): Kinetics and Formation of Gaseous Products and Secondary Organic Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.1234-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01314540v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Degradation Initiated by OH Radicals of the Potential Foam Expansion Agent, CF3(CF2)2CH═CH2 (HFC-1447fz): Kinetics and Formation of Gaseous Products and Secondary Organic Aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Jiménez</w:t>
+                <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio González</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.1234-1242. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5818-5829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321914v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01232735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
+                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallus</w:t>
+                <w:t xml:space="preserve">W. Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mothes</w:t>
+                <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Akylas</w:t>
+                <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barmpas</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265755v1</w:t>
+                <w:t xml:space="preserve">hal-01277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric degradation of lindane and 1,3-dichloroacetone in the gas phase. Studies at the EUPHORE simulation chamber</w:t>
+                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vera</w:t>
+                <w:t xml:space="preserve">M. Gallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borrás</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianmin Chen</w:t>
+                <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Coscollá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">V. Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01322779v1</w:t>
+                <w:t xml:space="preserve">hal-01265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
+                <w:t xml:space="preserve">Atmospheric degradation of lindane and 1,3-dichloroacetone in the gas phase. Studies at the EUPHORE simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ait-Helal</w:t>
+                <w:t xml:space="preserve">Teresa Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beeldens</w:t>
+                <w:t xml:space="preserve">Esther Borrás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boonen</w:t>
+                <w:t xml:space="preserve">Jianmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Clara Coscollá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277430v1</w:t>
+                <w:t xml:space="preserve">insu-01322779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reaction of ozone with 2- and 3-carene</w:t>
               </w:r>
@@ -4844,429 +4844,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01103130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Boonen</w:t>
+                <w:t xml:space="preserve">Atmospheric chemistry of (CF 3 ) 2 CQ Q QCH 2 : OH radicals, Cl atoms and O 3 rate coefficients, oxidation end-products and IR spectra †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios C. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina S. Spitieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Papagiannakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (38), pp.25607-25620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp03840e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149262v1</w:t>
+                <w:t xml:space="preserve">insu-01322161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172529v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chemistry of (CF 3 ) 2 CQ Q QCH 2 : OH radicals, Cl atoms and O 3 rate coefficients, oxidation end-products and IR spectra †</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lendar</w:t>
+                <w:t xml:space="preserve">L. Bottalico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (38), pp.25607-25620. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp03840e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01322161v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution and Optical Properties of Ambient Aerosols during Autumn in Orleans, France</w:t>
               </w:r>
@@ -5304,51 +5304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of NO2 with Selected Conjugated Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,424 +5912,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00865987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
+                <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02904602v1</w:t>
+                <w:t xml:space="preserve">insu-01192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mébarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01192730v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00877437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mébarki</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howard Sidebottom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (1), pp.22-33. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.6113-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60726-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00877437v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02904602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on atmospheric degradation of diazinon in the EUPHORE simulation chamber</w:t>
               </w:r>
@@ -7386,286 +7386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The near UV absorption cross-sections and the rate coefficients for the ozonolysis of a series of styrene-like compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Eyglunent</w:t>
+                <w:t xml:space="preserve">Gas-phase reaction of the Cl atoms with dimethylbenzaldehyde isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Mu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (4-6), pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2008.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752332v1</w:t>
+                <w:t xml:space="preserve">hal-00671960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reaction of the Cl atoms with dimethylbenzaldehyde isomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+                <w:t xml:space="preserve">The near UV absorption cross-sections and the rate coefficients for the ozonolysis of a series of styrene-like compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2008.02.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00671960v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reactions of OH radicals with the keto/enol tautomers of 2,4-pentanedione and 3-methyl-2,4-pentanedione, allyl alcohol and methyl vinyl ketone using the enols and methyl nitrite as photolytic sources of OH</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Treacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Sidebottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,51 +8233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase Kinetics of Criegee Intermediates and their Hydroperoxide products: Expanding the Reactivity Database using a Novel Relative Rate Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase Kinetics of Criegee Intermediates: Expanding the Reactivity Database using a Novel Relative Rate Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8611,619 +8611,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04237308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCs data reprocessing automation using an on-line TD-GC-FID/MS during the ACROSS 2022 campaign in the Rambouillet forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190355v1</w:t>
+                <w:t xml:space="preserve">insu-04237309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOCs data reprocessing automation using an on-line TD-GC-FID/MS during the ACROSS 2022 campaign in the Rambouillet forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04237309v1</w:t>
+                <w:t xml:space="preserve">hal-05190355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of on-line and field dual TD-GC-FID/MS for automatic and continuous VOCs monitoring in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Amiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOSE 2022 : 8th International Conference on Environmental Odour Monitoring &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Taormina, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04089918v1</w:t>
+                <w:t xml:space="preserve">hal-03868101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of on-line and field dual TD-GC-FID/MS for automatic and continuous VOCs monitoring in ambient air</w:t>
+                <w:t xml:space="preserve">Development and validation of on-line and in-field Auto-GC for the analysis of trace-level OVOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOSE 2022 : 8th International Conference on Environmental Odour Monitoring &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868101v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of on-line and in-field Auto-GC for the analysis of trace-level OVOCs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868046v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on tropospheric H2SO4 production from Criegee intermediates + SO2: a comprehensive laboratory chamber study using the highly instrumented HELIOS platform</w:t>
               </w:r>
@@ -9261,51 +9261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9458,652 +9458,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase rate coefficients for the reaction of the NO3 radical with a series of aromatic aldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Gas-Phase Rate Coefficient of the OH + SO2+ M →HSO3 + M Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max R Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Elothmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580121v1</w:t>
+                <w:t xml:space="preserve">hal-03580140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+                <w:t xml:space="preserve">Revisiting the gas-phase rate coefficient of the OH + SO2 + M → HSO3 + M reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waed Ahmad</w:t>
+                <w:t xml:space="preserve">M.R. Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bernard</w:t>
+                <w:t xml:space="preserve">Y. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Leglise</w:t>
+                <w:t xml:space="preserve">L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03520135v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Gas-Phase Rate Coefficient of the OH + SO2+ M →HSO3 + M Reaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nighttime fate of the biomass burning chemicals: a case study of aromatic aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Zhou</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
+              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580140v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the gas-phase rate coefficient of the OH + SO2 + M → HSO3 + M reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. El Othmani</w:t>
+                <w:t xml:space="preserve">Gas-phase rate coefficients for the reaction of the NO3 radical with a series of aromatic aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Mcgillen</w:t>
+                <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Idir</w:t>
+                <w:t xml:space="preserve">S.S. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583321v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nighttime fate of the biomass burning chemicals: a case study of aromatic aldehydes</w:t>
+                <w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven S. Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583308v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03520135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t>
               </w:r>
@@ -10128,64 +10128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
@@ -10253,64 +10253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
@@ -10339,51 +10339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonolysis of unsaturated BVOCs in the presence of SO2: formation of Stabilised Criegee Intermediates, their reactivity and role in the particle formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10753,51 +10753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIème Colloque annuel du Groupe Français de Cinétique et Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,329 +10816,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ait-Hetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583439v1</w:t>
+                <w:t xml:space="preserve">hal-03583450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583450v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Daële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11202,51 +11202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11301,77 +11301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmospheric Chemistry of a series of Biogenic VOCs (BVOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12002,51 +12002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland G Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12101,51 +12101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase kinetics and theoretical calculations to investigate the effects of substitution on the reactivity of unsaturated Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkihebbal R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12222,51 +12222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of on-line auto-GC for the analysis of trace level biogenic VOCs for a field measurement campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12330,51 +12330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive atmospheric oxidation mechanisms obtained through multianalytical approaches in HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12406,1382 +12406,1382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+                <w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03520148v1</w:t>
+                <w:t xml:space="preserve">hal-03583421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+                <w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lahib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duncianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583421v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03520148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the Reactions of NO3 Radical with alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ravishankara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">K.J. Zarzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581450v1</w:t>
+                <w:t xml:space="preserve">hal-03581486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the Reactions of NO3 Radical with alkanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Cinétique des réactions des radicaux NO3 avec des alcanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581486v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique des réactions des radicaux NO3 avec des alcanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581476v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gurevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581467v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+                <w:t xml:space="preserve">Mesures in situ des concentrations en particules à l'aide du Light Optical Aerosol Counter (LOAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mellouki</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581445v1</w:t>
+                <w:t xml:space="preserve">hal-03583476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03520060v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in situ des concentrations en particules à l'aide du Light Optical Aerosol Counter (LOAC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mellouki</w:t>
+                <w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Chen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583476v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03520060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t>
+                <w:t xml:space="preserve">CHambrE de simuLation atmosphérique à Irradiation naturelle d’OrléanS, HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583432v1</w:t>
+                <w:t xml:space="preserve">hal-03583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHambrE de simuLation atmosphérique à Irradiation naturelle d’OrléanS, HELIOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic products and mechanism studies on the reactions of NO3 radicals with methacrylate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583472v1</w:t>
+                <w:t xml:space="preserve">hal-03581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic products and mechanism studies on the reactions of NO3 radicals with methacrylate esters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Zhou</w:t>
+                <w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581441v1</w:t>
+                <w:t xml:space="preserve">hal-03581445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air intérieur dans des établissements scolaires de la région Centre (France) : impact des sources secondaires de formaldéhyde</w:t>
               </w:r>
@@ -14061,51 +14061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Chhantyal-Pun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Baweja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bainbridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05109392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05157335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Othmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tovar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi El Baramoussi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J Zarzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07675H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud S Idir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b02332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01314540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borr&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707WBWTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazanau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.12.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C. Papadimitriou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. Spitieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papagiannakopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03840e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00989673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Mu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.07.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5FW3K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.12.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5RJKBV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K62P19ZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cometto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9061708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oussar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905776e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWWMHMG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Oussar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7111186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M16WKS71-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.09.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671960v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2008.02.068" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NXJ616-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Holloway" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Treacy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.08.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNJC08R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012425t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZHCPJB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105650f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BS52HF8R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canosa-Mas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin King" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Lopez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Percival" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wayne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9969202211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z35KRTSC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Brown" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580140v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elothmani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583321v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Othmani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mcgillen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583308v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Brown" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravishankara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zarzana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G Benoit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkihebbal R. Ravishankara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581486v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Zarzana" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581476v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583476v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leglise" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouki" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581441v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Chhantyal-Pun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Baweja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bainbridge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05109392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05157335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Othmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi El Baramoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tovar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J Zarzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07675H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rangognio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud S Idir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b02332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01314540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04379" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borr&#225;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707WBWTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazanau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.12.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C. Papadimitriou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. Spitieri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papagiannakopoulos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03840e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00989673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Mu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.07.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5FW3K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.12.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5RJKBV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K62P19ZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cometto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9061708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oussar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905776e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWWMHMG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Oussar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7111186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M16WKS71-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2008.02.068" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NXJ616-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752332v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.09.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Holloway" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Treacy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.08.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNJC08R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012425t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZHCPJB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105650f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BS52HF8R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canosa-Mas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin King" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Lopez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Percival" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wayne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9969202211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z35KRTSC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elothmani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Othmani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mcgillen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583308v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Brown" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravishankara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zarzana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G Benoit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkihebbal R. Ravishankara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581486v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Zarzana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581476v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leglise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>