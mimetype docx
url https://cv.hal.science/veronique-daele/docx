--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1306,278 +1306,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chemistry of ketones: Reaction of OH radicals with 2-methyl-3-pentanone, 3-methyl-2-pentanone and 4-methyl-2-pentanone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Rate Coefficient of OH + 1,2-Epoxybutane Determined between 220 and 950 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mehdi El Baramoussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146249⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.960-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03352181v1</w:t>
+                <w:t xml:space="preserve">hal-03195480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Rate Coefficient of OH + 1,2-Epoxybutane Determined between 220 and 950 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric chemistry of ketones: Reaction of OH radicals with 2-methyl-3-pentanone, 3-methyl-2-pentanone and 4-methyl-2-pentanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
+                <w:t xml:space="preserve">El Mehdi El Baramoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Tovar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (4), pp.960-968. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195480v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03352181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase rate coefficient of OH + cyclohexene oxide measured from 251 to 373 K</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,308 +2349,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Fate and Impact of Perfluorinated Butanone and Pentanone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric loss of nitrous oxide (N2O) is not influenced by its potential reactions with OH and NO3 radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A R Ravishankara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b02974⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.24592-24600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04818A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02262364v1</w:t>
+                <w:t xml:space="preserve">insu-02373036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric loss of nitrous oxide (N2O) is not influenced by its potential reactions with OH and NO3 radicals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric Fate and Impact of Perfluorinated Butanone and Pentanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Zogka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.24592-24600. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (15), pp.8862-8871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04818A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b02974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02373036v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02262364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the Reactions of NO3 Radical with alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A R Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,291 +2985,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01968751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particles at a background site in Central France: Chemical compositions, seasonal variations and pollution events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01588962v1</w:t>
+                <w:t xml:space="preserve">insu-01798580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine particles at a background site in Central France: Chemical compositions, seasonal variations and pollution events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rangognio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.1159-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01798580v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01588962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and diurnal variations of BTEX compounds in the semi-urban environment of Orleans, France</w:t>
               </w:r>
@@ -3385,51 +3385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the Reactions of NO 3 Radical with Methacrylate Esters 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,441 +4296,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01232735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
+                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ait-Helal</w:t>
+                <w:t xml:space="preserve">M. Gallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beeldens</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boonen</w:t>
+                <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borbon</w:t>
+                <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277430v1</w:t>
+                <w:t xml:space="preserve">hal-01265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
+                <w:t xml:space="preserve">Atmospheric degradation of lindane and 1,3-dichloroacetone in the gas phase. Studies at the EUPHORE simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallus</w:t>
+                <w:t xml:space="preserve">Teresa Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">Esther Borrás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mothes</w:t>
+                <w:t xml:space="preserve">Jianmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Akylas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Barmpas</w:t>
+                <w:t xml:space="preserve">Clara Coscollá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265755v1</w:t>
+                <w:t xml:space="preserve">insu-01322779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric degradation of lindane and 1,3-dichloroacetone in the gas phase. Studies at the EUPHORE simulation chamber</w:t>
+                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vera</w:t>
+                <w:t xml:space="preserve">W. Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borrás</w:t>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianmin Chen</w:t>
+                <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Coscollá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.061⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01322779v1</w:t>
+                <w:t xml:space="preserve">hal-01277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reaction of ozone with 2- and 3-carene</w:t>
               </w:r>
@@ -4844,429 +4844,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01103130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chemistry of (CF 3 ) 2 CQ Q QCH 2 : OH radicals, Cl atoms and O 3 rate coefficients, oxidation end-products and IR spectra †</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Lendar</w:t>
+                <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp03840e⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01322161v1</w:t>
+                <w:t xml:space="preserve">hal-01149262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Boonen</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bottalico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149262v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Barmpas</w:t>
+                <w:t xml:space="preserve">Atmospheric chemistry of (CF 3 ) 2 CQ Q QCH 2 : OH radicals, Cl atoms and O 3 rate coefficients, oxidation end-products and IR spectra †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios C. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina S. Spitieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Papagiannakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bottalico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Maria Lendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (38), pp.25607-25620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp03840e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172529v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01322161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution and Optical Properties of Ambient Aerosols during Autumn in Orleans, France</w:t>
               </w:r>
@@ -5304,51 +5304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of NO2 with Selected Conjugated Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Chemistry of Benzyl Alcohol: Kinetics and Mechanism of Reaction with OH Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,51 +6077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mébarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,51 +6198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,51 +6590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and products of gas-phase reactions of ozone with methyl methacrylate, methyl acrylate, and ethyl acrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,286 +7386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reaction of the Cl atoms with dimethylbenzaldehyde isomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The near UV absorption cross-sections and the rate coefficients for the ozonolysis of a series of styrene-like compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eyglunent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+                <w:t xml:space="preserve">Y. Mu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2008.02.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671960v1</w:t>
+                <w:t xml:space="preserve">hal-03752332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The near UV absorption cross-sections and the rate coefficients for the ozonolysis of a series of styrene-like compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Eyglunent</w:t>
+                <w:t xml:space="preserve">Gas-phase reaction of the Cl atoms with dimethylbenzaldehyde isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Mu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (4-6), pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2008.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03752332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reactions of OH radicals with the keto/enol tautomers of 2,4-pentanedione and 3-methyl-2,4-pentanedione, allyl alcohol and methyl vinyl ketone using the enols and methyl nitrite as photolytic sources of OH</w:t>
               </w:r>
@@ -8611,269 +8611,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04237308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOCs data reprocessing automation using an on-line TD-GC-FID/MS during the ACROSS 2022 campaign in the Rambouillet forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04237309v1</w:t>
+                <w:t xml:space="preserve">hal-05190355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCs data reprocessing automation using an on-line TD-GC-FID/MS during the ACROSS 2022 campaign in the Rambouillet forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190355v1</w:t>
+                <w:t xml:space="preserve">insu-04237309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of on-line and field dual TD-GC-FID/MS for automatic and continuous VOCs monitoring in ambient air</w:t>
               </w:r>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOSE 2022 : 8th International Conference on Environmental Odour Monitoring &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9006,51 +9006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9261,51 +9261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9458,277 +9458,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Gas-Phase Rate Coefficient of the OH + SO2+ M →HSO3 + M Reaction</w:t>
+                <w:t xml:space="preserve">Revisiting the gas-phase rate coefficient of the OH + SO2 + M → HSO3 + M reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max R Mcgillen</w:t>
+                <w:t xml:space="preserve">H. El Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Elothmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+                <w:t xml:space="preserve">M.R. Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
+              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580140v1</w:t>
+                <w:t xml:space="preserve">hal-03583321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the gas-phase rate coefficient of the OH + SO2 + M → HSO3 + M reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the Gas-Phase Rate Coefficient of the OH + SO2+ M →HSO3 + M Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhou</w:t>
+                <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Idir</w:t>
+                <w:t xml:space="preserve">H Elothmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583321v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nighttime fate of the biomass burning chemicals: a case study of aromatic aldehydes</w:t>
               </w:r>
@@ -9852,90 +9852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase rate coefficients for the reaction of the NO3 radical with a series of aromatic aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
@@ -10115,77 +10115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
@@ -10240,77 +10240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
@@ -10464,51 +10464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the reactions of NO3 radical with methacrylate esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10727,77 +10727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photolysis study: comparing and contrasting fluorinated and non-fluorinated 2-methyl-3-pentanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIème Colloque annuel du Groupe Français de Cinétique et Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,329 +10816,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583450v1</w:t>
+                <w:t xml:space="preserve">hal-03583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ait-Hetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583439v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Daële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11202,51 +11202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11301,64 +11301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmospheric Chemistry of a series of Biogenic VOCs (BVOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,51 +11717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,51 +11851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12101,90 +12101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase kinetics and theoretical calculations to investigate the effects of substitution on the reactivity of unsaturated Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkihebbal R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12222,51 +12222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of on-line auto-GC for the analysis of trace level biogenic VOCs for a field measurement campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12317,64 +12317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive atmospheric oxidation mechanisms obtained through multianalytical approaches in HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12464,51 +12464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
@@ -12662,51 +12662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the Reactions of NO3 Radical with alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12787,51 +12787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique des réactions des radicaux NO3 avec des alcanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12839,51 +12839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
@@ -13139,394 +13139,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in situ des concentrations en particules à l'aide du Light Optical Aerosol Counter (LOAC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mellouki</w:t>
+                <w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Chen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583476v1</w:t>
+                <w:t xml:space="preserve">insu-03520060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures in situ des concentrations en particules à l'aide du Light Optical Aerosol Counter (LOAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583432v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03520060v1</w:t>
+                <w:t xml:space="preserve">hal-03583432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHambrE de simuLation atmosphérique à Irradiation naturelle d’OrléanS, HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13551,51 +13551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic products and mechanism studies on the reactions of NO3 radicals with methacrylate esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14061,51 +14061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Chhantyal-Pun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Baweja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bainbridge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05109392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05157335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Othmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi El Baramoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tovar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J Zarzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07675H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rangognio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud S Idir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b02332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01314540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04379" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borr&#225;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707WBWTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazanau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.12.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C. Papadimitriou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. Spitieri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papagiannakopoulos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03840e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00989673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Mu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.07.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5FW3K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.12.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5RJKBV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K62P19ZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cometto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9061708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oussar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905776e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWWMHMG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Oussar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7111186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M16WKS71-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2008.02.068" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NXJ616-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752332v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.09.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Holloway" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Treacy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.08.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNJC08R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012425t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZHCPJB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105650f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BS52HF8R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canosa-Mas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin King" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Lopez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Percival" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wayne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9969202211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z35KRTSC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elothmani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Othmani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mcgillen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583308v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Brown" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravishankara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zarzana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G Benoit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkihebbal R. Ravishankara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581486v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Zarzana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581476v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leglise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Chhantyal-Pun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Baweja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bainbridge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05109392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05157335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Othmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tovar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi El Baramoussi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02974" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J Zarzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07675H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud S Idir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b02332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01314540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04379" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borr&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707WBWTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazanau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.12.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C. Papadimitriou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. Spitieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papagiannakopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03840e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00989673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Mu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.07.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5FW3K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.12.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5RJKBV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K62P19ZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cometto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9061708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oussar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905776e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWWMHMG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Oussar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7111186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M16WKS71-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.09.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671960v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2008.02.068" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NXJ616-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Holloway" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Treacy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.08.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNJC08R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012425t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZHCPJB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105650f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BS52HF8R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canosa-Mas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin King" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Lopez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Percival" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wayne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9969202211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z35KRTSC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583321v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Othmani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mcgillen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elothmani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583308v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Brown" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravishankara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zarzana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G Benoit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkihebbal R. Ravishankara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581486v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Zarzana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581476v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leglise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>