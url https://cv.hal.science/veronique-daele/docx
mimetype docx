--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield of the Four-Carbon Stabilized Criegee Intermediates from Isoprene Ozonolysis</w:t>
+                <w:t xml:space="preserve">A conceptual architecture for AI-assisted Digital Twins in natural resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabi Chhantyal-Pun</w:t>
+                <w:t xml:space="preserve">Félix Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengcheng Wang</w:t>
+                <w:t xml:space="preserve">Frédéric Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shefali Baweja</w:t>
+                <w:t xml:space="preserve">Vy-Thuy-Lynh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bainbridge</w:t>
+                <w:t xml:space="preserve">Laurence Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenyang Xue</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463889v1</w:t>
+                <w:t xml:space="preserve">hal-05495952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual architecture for AI-assisted Digital Twins in natural resource management</w:t>
+                <w:t xml:space="preserve">Yield of the Four-Carbon Stabilized Criegee Intermediates from Isoprene Ozonolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Iglesias</w:t>
+                <w:t xml:space="preserve">Rabi Chhantyal-Pun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ros</w:t>
+                <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vy-Thuy-Lynh Hoang</w:t>
+                <w:t xml:space="preserve">Shefali Baweja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gourcy</w:t>
+                <w:t xml:space="preserve">Joseph Bainbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">Chenyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 94, pp.103635. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495952v1</w:t>
+                <w:t xml:space="preserve">hal-05463889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous and Particle Products Formation from α-Pinene Ozonolysis under Conditions of Different Relative Humidities and Particle Seeds</w:t>
               </w:r>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Relative Rate Technique to Measure Criegee Intermediate Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,278 +1306,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Rate Coefficient of OH + 1,2-Epoxybutane Determined between 220 and 950 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric chemistry of ketones: Reaction of OH radicals with 2-methyl-3-pentanone, 3-methyl-2-pentanone and 4-methyl-2-pentanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+                <w:t xml:space="preserve">El Mehdi El Baramoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00050⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195480v1</w:t>
+                <w:t xml:space="preserve">insu-03352181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chemistry of ketones: Reaction of OH radicals with 2-methyl-3-pentanone, 3-methyl-2-pentanone and 4-methyl-2-pentanone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Rate Coefficient of OH + 1,2-Epoxybutane Determined between 220 and 950 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mehdi El Baramoussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 780, pp.146249. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.960-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03352181v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase rate coefficient of OH + cyclohexene oxide measured from 251 to 373 K</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,425 +1821,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fate of methyl salicylate in the environment and its role as signal in multitrophic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela van Pinxteren</w:t>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 749, pp.141406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088467v1</w:t>
+                <w:t xml:space="preserve">hal-02912103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of methyl salicylate in the environment and its role as signal in multitrophic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912103v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela van Pinxteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Triesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+                <w:t xml:space="preserve">Oliver Wurl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909300v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and product studies of the reactions of NO3 with a series of unsaturated organic compounds</w:t>
               </w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.111-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (15), pp.8862-8871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200, pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,555 +2985,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01968751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine particles at a background site in Central France: Chemical compositions, seasonal variations and pollution events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rangognio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.1159-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01798580v1</w:t>
+                <w:t xml:space="preserve">insu-01588962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particles at a background site in Central France: Chemical compositions, seasonal variations and pollution events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 612, pp.1159-1170. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01588962v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01798580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and diurnal variations of BTEX compounds in the semi-urban environment of Orleans, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the Reactions of NO 3 Radical with Methacrylate Esters 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohui Jiang</w:t>
+                <w:t xml:space="preserve">A. R. Ravishankara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grosselin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoud S Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle J Zarzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (23), pp.4464-4474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b02332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01405638v1</w:t>
+                <w:t xml:space="preserve">insu-01527239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the Reactions of NO 3 Radical with Methacrylate Esters 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Zhou</w:t>
+                <w:t xml:space="preserve">Seasonal and diurnal variations of BTEX compounds in the semi-urban environment of Orleans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Ravishankara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven S Brown</w:t>
+                <w:t xml:space="preserve">Benoît Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud S Idir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yujing Mu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (23), pp.4464-4474. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 574, pp.1659 - 1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b02332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01527239v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the reaction of ozone with isoprene, methacrolein and methyl vinyl ketone using the HELIOS chamber</w:t>
               </w:r>
@@ -3630,1107 +3630,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01588945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Jambert</w:t>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5818-5829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577508v1</w:t>
+                <w:t xml:space="preserve">insu-01232735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia G. Zogka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01488352v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal, diurnal and nocturnal variations of carbonyl compounds in the semi-urban environment of Orléans, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia G. Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01314540v1</w:t>
+                <w:t xml:space="preserve">insu-01488352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Degradation Initiated by OH Radicals of the Potential Foam Expansion Agent, CF3(CF2)2CH═CH2 (HFC-1447fz): Kinetics and Formation of Gaseous Products and Secondary Organic Aerosols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal, diurnal and nocturnal variations of carbonyl compounds in the semi-urban environment of Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Mu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04379⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321914v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01314540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Degradation Initiated by OH Radicals of the Potential Foam Expansion Agent, CF3(CF2)2CH═CH2 (HFC-1447fz): Kinetics and Formation of Gaseous Products and Secondary Organic Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bin Zhou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zheng</w:t>
+                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.5818-5829. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.1234-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01232735v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
+                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallus</w:t>
+                <w:t xml:space="preserve">W. Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mothes</w:t>
+                <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Akylas</w:t>
+                <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barmpas</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265755v1</w:t>
+                <w:t xml:space="preserve">hal-01277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric degradation of lindane and 1,3-dichloroacetone in the gas phase. Studies at the EUPHORE simulation chamber</w:t>
+                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vera</w:t>
+                <w:t xml:space="preserve">M. Gallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borrás</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianmin Chen</w:t>
+                <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Coscollá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">V. Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01322779v1</w:t>
+                <w:t xml:space="preserve">hal-01265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
+                <w:t xml:space="preserve">Atmospheric degradation of lindane and 1,3-dichloroacetone in the gas phase. Studies at the EUPHORE simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ait-Helal</w:t>
+                <w:t xml:space="preserve">Teresa Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beeldens</w:t>
+                <w:t xml:space="preserve">Esther Borrás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boonen</w:t>
+                <w:t xml:space="preserve">Jianmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Clara Coscollá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277430v1</w:t>
+                <w:t xml:space="preserve">insu-01322779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reaction of ozone with 2- and 3-carene</w:t>
               </w:r>
@@ -4850,103 +4850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t>
@@ -4984,103 +4984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bottalico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina S. Spitieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Papagiannakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5291,64 +5291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,77 +5546,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 582, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5663,64 +5663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of NO2 with Selected Conjugated Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,424 +5912,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00865987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
+                <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Fedioun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howard Sidebottom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.6113-6126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01192730v1</w:t>
+                <w:t xml:space="preserve">insu-02904602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Eyglunent</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60726-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00877437v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mébarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Eyglunent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (24), pp.6113-6126. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02904602v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00877437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on atmospheric degradation of diazinon in the EUPHORE simulation chamber</w:t>
               </w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6854,51 +6854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Coefficients for Reactions of OH and Cl with Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,286 +7386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The near UV absorption cross-sections and the rate coefficients for the ozonolysis of a series of styrene-like compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Eyglunent</w:t>
+                <w:t xml:space="preserve">Gas-phase reaction of the Cl atoms with dimethylbenzaldehyde isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Mu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (4-6), pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2008.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752332v1</w:t>
+                <w:t xml:space="preserve">hal-00671960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reaction of the Cl atoms with dimethylbenzaldehyde isomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+                <w:t xml:space="preserve">The near UV absorption cross-sections and the rate coefficients for the ozonolysis of a series of styrene-like compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2008.02.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00671960v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reactions of OH radicals with the keto/enol tautomers of 2,4-pentanedione and 3-methyl-2,4-pentanedione, allyl alcohol and methyl vinyl ketone using the enols and methyl nitrite as photolytic sources of OH</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Treacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Sidebottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,51 +8233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase Kinetics of Criegee Intermediates and their Hydroperoxide products: Expanding the Reactivity Database using a Novel Relative Rate Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase Kinetics of Criegee Intermediates: Expanding the Reactivity Database using a Novel Relative Rate Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,151 +8853,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04237309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of on-line and field dual TD-GC-FID/MS for automatic and continuous VOCs monitoring in ambient air</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOSE 2022 : 8th International Conference on Environmental Odour Monitoring &amp; Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868101v1</w:t>
+                <w:t xml:space="preserve">insu-04089918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of on-line and in-field Auto-GC for the analysis of trace-level OVOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9039,191 +9065,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of on-line and field dual TD-GC-FID/MS for automatic and continuous VOCs monitoring in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Amiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOSE 2022 : 8th International Conference on Environmental Odour Monitoring &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Taormina, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04089918v1</w:t>
+                <w:t xml:space="preserve">hal-03868101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on tropospheric H2SO4 production from Criegee intermediates + SO2: a comprehensive laboratory chamber study using the highly instrumented HELIOS platform</w:t>
               </w:r>
@@ -9261,51 +9261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9458,333 +9458,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the gas-phase rate coefficient of the OH + SO2 + M → HSO3 + M reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-phase rate coefficients for the reaction of the NO3 radical with a series of aromatic aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. El Othmani</w:t>
+                <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Mcgillen</w:t>
+                <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Idir</w:t>
+                <w:t xml:space="preserve">S.S. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583321v1</w:t>
+                <w:t xml:space="preserve">hal-03580121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Gas-Phase Rate Coefficient of the OH + SO2+ M →HSO3 + M Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max R Mcgillen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+                <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580140v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03520135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nighttime fate of the biomass burning chemicals: a case study of aromatic aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9803,307 +9803,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase rate coefficients for the reaction of the NO3 radical with a series of aromatic aldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Gas-Phase Rate Coefficient of the OH + SO2+ M →HSO3 + M Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max R Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Elothmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580121v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+                <w:t xml:space="preserve">Revisiting the gas-phase rate coefficient of the OH + SO2 + M → HSO3 + M reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waed Ahmad</w:t>
+                <w:t xml:space="preserve">Y. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bernard</w:t>
+                <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Leglise</w:t>
+                <w:t xml:space="preserve">M. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03520135v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t>
               </w:r>
@@ -10128,64 +10128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
@@ -10253,64 +10253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
@@ -10339,51 +10339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonolysis of unsaturated BVOCs in the presence of SO2: formation of Stabilised Criegee Intermediates, their reactivity and role in the particle formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10602,64 +10602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Measurements of Methyl Ethyl Ketone (MEK) Photolysis Rates and Their Relevance to Global Oxidative Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10753,51 +10753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIème Colloque annuel du Groupe Français de Cinétique et Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,329 +10816,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ait-Hetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583439v1</w:t>
+                <w:t xml:space="preserve">hal-03583450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583450v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Daële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11202,51 +11202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11301,103 +11301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmospheric Chemistry of a series of Biogenic VOCs (BVOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Mu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-German Workshop: Chemical Processes in the Troposphere: Implications for Air Pollution and Climate Change in Large Urban Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,51 +11717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,51 +11851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12002,51 +12002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland G Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12101,90 +12101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase kinetics and theoretical calculations to investigate the effects of substitution on the reactivity of unsaturated Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkihebbal R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12317,64 +12317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive atmospheric oxidation mechanisms obtained through multianalytical approaches in HELIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12406,868 +12406,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+                <w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lahib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duncianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583421v1</w:t>
+                <w:t xml:space="preserve">insu-03520148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+                <w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03520148v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the Reactions of NO3 Radical with alkanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. Zarzana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+                <w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gurevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581486v1</w:t>
+                <w:t xml:space="preserve">hal-03581450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique des réactions des radicaux NO3 avec des alcanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t>
+                <w:t xml:space="preserve">Kinetics of the Reactions of NO3 Radical with alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ravishankara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Gurevich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">K.J. Zarzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581450v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahid Mellouki</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03520060v1</w:t>
+                <w:t xml:space="preserve">hal-03581445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ des concentrations en particules à l'aide du Light Optical Aerosol Counter (LOAC)</w:t>
               </w:r>
@@ -13374,77 +13374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13463,325 +13463,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHambrE de simuLation atmosphérique à Irradiation naturelle d’OrléanS, HELIOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583472v1</w:t>
+                <w:t xml:space="preserve">insu-03520060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic products and mechanism studies on the reactions of NO3 radicals with methacrylate esters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHambrE de simuLation atmosphérique à Irradiation naturelle d’OrléanS, HELIOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Mellouki</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581441v1</w:t>
+                <w:t xml:space="preserve">hal-03583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+                <w:t xml:space="preserve">Kinetic products and mechanism studies on the reactions of NO3 radicals with methacrylate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mellouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581445v1</w:t>
+                <w:t xml:space="preserve">hal-03581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air intérieur dans des établissements scolaires de la région Centre (France) : impact des sources secondaires de formaldéhyde</w:t>
               </w:r>
@@ -14061,51 +14061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Chhantyal-Pun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Baweja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bainbridge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05109392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05157335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Othmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tovar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi El Baramoussi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02974" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J Zarzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07675H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud S Idir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b02332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01314540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04379" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borr&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707WBWTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazanau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.12.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C. Papadimitriou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. Spitieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papagiannakopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03840e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00989673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Mu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.07.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5FW3K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.12.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5RJKBV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K62P19ZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cometto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9061708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oussar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905776e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWWMHMG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Oussar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7111186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M16WKS71-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.09.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671960v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2008.02.068" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NXJ616-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Holloway" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Treacy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.08.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNJC08R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012425t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZHCPJB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105650f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BS52HF8R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canosa-Mas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin King" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Lopez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Percival" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wayne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9969202211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z35KRTSC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583321v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Othmani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mcgillen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elothmani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583308v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Brown" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravishankara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zarzana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G Benoit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkihebbal R. Ravishankara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581486v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Zarzana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581476v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leglise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Chhantyal-Pun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Baweja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bainbridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05109392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Niu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05157335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Othmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi El Baramoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tovar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02974" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02007173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J Zarzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07675H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rangognio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud S Idir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b02332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.214" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01314540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borr&#225;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.05.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-707WBWTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazanau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.12.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C. Papadimitriou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. Spitieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Papagiannakopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03840e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00989673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Mu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.07.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5FW3K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.12.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5RJKBV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K62P19ZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cometto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9061708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Solignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oussar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905776e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWWMHMG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dalmasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Oussar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7111186" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M16WKS71-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2008.02.068" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NXJ616-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752332v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.09.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Holloway" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Treacy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2005.08.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNJC08R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp012425t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZHCPJB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105650f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BS52HF8R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canosa-Mas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin King" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Lopez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Percival" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wayne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9969202211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z35KRTSC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Brown" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Brown" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580140v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elothmani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583321v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Othmani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mcgillen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravishankara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zarzana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G Benoit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkihebbal R. Ravishankara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581476v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581486v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Zarzana" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leglise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581441v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>