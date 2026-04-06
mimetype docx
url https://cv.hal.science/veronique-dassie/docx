--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -22,50 +22,131 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Véronique Dassié </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">veronique-dassie</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0722-3170</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">126699593</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -110,2240 +191,2240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine végétal vivant : Entre affectif, économie et raison…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre émotion et catastrophe patrimoniale : enjeux d'une inflexion du regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, file:///Users/heritages/Downloads/insituarss-2866.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde : démarches et contraintes de la labellisation forestière, paroles d'acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction : labels et patrimoines forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+              <w:t xml:space="preserve">Cahiers du Groupe d'histoire des forêts françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818874v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : labels et patrimoines forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Table-ronde : démarches et contraintes de la labellisation forestière, paroles d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Groupe d'histoire des forêts françaises</w:t>
+              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818855v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Table-ronde : Démarches et contraintes de la labellisation forestière, paroles d’acteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Groupe d'histoire des forêts françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction : labels et patrimoines forestiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroprojecteur : un autre regard sur l’Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52, pp.559-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.223.0559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture's seeds : early childhood to think and build heritage value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insituarss.1723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ethnographies à l'œuvre : rencontres entre artistes et anthropologues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Kayser</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42</w:t>
+              <w:t xml:space="preserve">, 2021, Rencontres ethno-artistiques, 42, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508507v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction : Mobilisations et conflits forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cahier du GHFF Forêt, environnement et société, 31, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508514v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Rencontres ethno-artistiques, 42, pp.1-25</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349736v1</w:t>
+                <w:t xml:space="preserve">hal-03508514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Mobilisations et conflits forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des ethnographies à l'œuvre : rencontres entre artistes et anthropologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Baracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume-Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Kayser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Cahier du GHFF Forêt, environnement et société, 31, pp.7-11</w:t>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097255v1</w:t>
+                <w:t xml:space="preserve">hal-03508507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines domestiqués au prisme des territoires : agir ici pour fabriquer des ailleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Présentation. Habiter le monde. Matérialités, art et sensorialités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du CFPCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095008v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. Habiter le monde. Matérialités, art et sensorialités.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Affordances sensorielles : de l’objet d’affection au portrait collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 44 (1), pp.13-23</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176479v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordances sensorielles : de l’objet d’affection au portrait collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mémoires voyageuses : expérience émotionnelle et scénographie collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://doi.org/10.4000/culturemusees.5602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094187v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires voyageuses : expérience émotionnelle et scénographie collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Requalification forestière : de la forêt paysanne au gite forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, https://doi.org/10.4000/culturemusees.5602</w:t>
+              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094363v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requalification forestière : de la forêt paysanne au gite forestier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patrimoines domestiqués au prisme des territoires : agir ici pour fabriquer des ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+              <w:t xml:space="preserve">Les cahiers du CFPCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094392v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. Habiter le monde. Matérialités, art et sensorialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Howes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines domestiqués au prisme des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du CFPCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.129-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadic memories: emotional experience and collective scenography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.111-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.5602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer des mémoires de migrations. Retour sur une collecte participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1322, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01966306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les souvenirs domestiques, un retournement affectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'injonction au projet chez les jeunes en baccalauréat professionel : entre soumission et prise en main fragile de son destin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le retournement des choses, 30, pp.13 PAGES</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143411v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injonction au projet chez les jeunes en baccalauréat professionel : entre soumission et prise en main fragile de son destin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'injonction au projet chez les jeunes en baccalauréat professionel : entre soumission et prise en main fragile de son destin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Dagot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 128, pp.22</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143415v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injonction au projet chez les jeunes en baccalauréat professionel : entre soumission et prise en main fragile de son destin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les souvenirs domestiques, un retournement affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le retournement des choses, 30, pp.13 PAGES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03913011v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fils de l'intimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.091.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perdre la mémoire, l'étiolement de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face to Face. Perspectives on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décembre 1999, tempête sur Versailles. Chronique d'une émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologies comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 p. http://alor.univ-montp3.fr/cerce/r4/v.d.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00506020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2353,1114 +2434,1114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de mon père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D'une rive à l'autre, 2023, 978-2-9569409-7-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques artistiques et culturelles : jeux du réel et du virtuel entre plausible et incroyable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.16251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">: Introduction », in Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart et Florent Molle (dir), Collectes sensorielles : Recherche-Musée-Art, Paris : Pétra (avec Marie-Luce Gélard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Isnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Isnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectes sensorielles. Recherche - Musée - Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Isnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Petra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-84743-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier du GhFF Forêt, environnement et SoCiété N° 29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier du GHFF Forêt, environnement, société n°28, &amp;quot;FORÊT, ARTS ET CULTURE : L'ESPRIT DES LIEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de migrations. Intimités et espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François Rabelais. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORÊT, ARTS ET CULTURE : L'ÉPREUVE DES SENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dereix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dereix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotopia, Affordance and New Pragmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loyauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sfez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres au coeur d'une émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département du pilotage de la recherche et de la politique scientifique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahic / Ministère de la Culture, direction générale des Patrimoines, département pilotage de la recherche et de la politique scientifique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.221, 2014, Les carnets du Lahic, 2105-0708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3470,1864 +3551,1864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les forêts, un objet d’affection contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de Salagon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En forêt, de la gestion à l'évasion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques artistiques et culturelles : jeux du réel et du virtuel entre plausible et incroyable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.16261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectes sensorielles : introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'intime aujourd'hui, entre secret et extimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pétra, pp.7-32, 2021, 978-2-84743-286-2</w:t>
+              <w:t xml:space="preserve">Ruban Intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'art et d'Industrie de Saint-Etienne; Editions courtes et longues, pp.86-92, 2021, 978-2-35290-272-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476784v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intime aujourd'hui, entre secret et extimité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’intime aujourd’hui : entre secret et extimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruban Intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée d'art et d'Industrie de Saint-Etienne; Editions courtes et longues, pp.86-92, 2021, 978-2-35290-272-0</w:t>
+              <w:t xml:space="preserve">Les rubans de l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476833v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Collectes sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectes sensorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petra, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intime aujourd’hui : entre secret et extimité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Collectes sensorielles : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Isnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rubans de l'intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pétra, pp.7-32, 2021, 978-2-84743-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095128v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mémoires des migrations au musée ? Questions patrimoniales et dynamiques anthropologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Des mémoires de migrations au musée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine comme expérience. Implications anthropologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le patrimoine comme expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.19167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03388547v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mémoires de migrations au musée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les mémoires des migrations au musée ? Questions patrimoniales et dynamiques anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine comme expérience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le patrimoine comme expérience. Implications anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02614570v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une émotion patrimoniale au service d'un engagement consensuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique à l'épreuve des émotions </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer les migrations : entre résistances mémorielles et démocratie patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Céline Barrère, Gregory Busquet, Adriana Diaconu, Muriel Girard et Ioana Iosa (eds), Mémoires et patrimoines. Des revendications aux conflits, Paris, L’Harmattan, col. Habitat et sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémorialisation et patrimonialisation, la conservation des objets d’affection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les patrimoines des migrations au prisme de l’ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ACAOAF. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavairolle Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Bertheleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur les objets de mémoire</w:t>
+              <w:t xml:space="preserve">Mémoires des migrations en France. Du patrimoine à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-109, 2016, 978-2-330-06626-0</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 43-79, 2016, 978-2-7535-4765-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477642v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres à planter sur le Web : entre politique et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Dereix, Christine Farcy et François Lormant </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et communication : héritages, représentations et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 247-272, 2016, 978-2-343-09043-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion, sélection et expertise patrimoniale. La conservation de l’ordinaire au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hottin et Claudie Voisenat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 231-251, 2016, Cahiers d'ethnologie de la France, 978-2-7351-2254-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patrimoines des migrations au prisme de l’ethnologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ukrainiens du Montargois et des Arméniens de Montréal : quelles patrimonialisations des mémoires de migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clavairolle Françoise</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Blanche Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bertheleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires des migrations en France. Du patrimoine à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 43-79, 2016, 978-2-7535-4765-0</w:t>
+              <w:t xml:space="preserve">, 2016, 978-2-7535-4765-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477663v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukrainiens du Montargois et des Arméniens de Montréal : quelles patrimonialisations des mémoires de migrants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entre mémorialisation et patrimonialisation, la conservation des objets d’affection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hélène Bertheleu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACAOAF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des migrations en France. Du patrimoine à la citoyenneté</w:t>
+              <w:t xml:space="preserve">Regards sur les objets de mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-7535-4765-0</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-109, 2016, 978-2-330-06626-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477713v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sapin dans le Haut-Jura : une montagne à l'épreuve de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrée Corvol; François Lormant; Pierre Gresser; Charles Dereix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et Montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-05523-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations, ancrage et effacements de la mémoire. Contextes urbains en région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noel Barbe; Marine Chauliac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immigration aux frontières du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'homme, 17p., 2014, 978-2-7351-1707-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservations domestiques : le recyclage affectif des biens hérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Guillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boulimie d'objets. L'être et l'avoir dans nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions De Boeck, pp.12, 2014, 978-2-8041-8327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les doudous d'enfants au prisme des objets d'affection des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Dugnat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art d'accommoder embryons, foetus et bébés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Eres, pp.13 PAGES, 2014, 978-2-7492-4308-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mémoires qui effacent le patrimoine. Un terrain montargeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bertheleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au nom de la mémoire. Le patrimoine des migrations en région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-rabelais, pp.29, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thésaurisation affective des objets-souvenirs : du chez-soi au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire familiale, objets et économies affectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.115-128, 2012, 1773-0899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser les mémoires des migrations. L’onction scientifique dans une quête de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Karthala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologues et Passeurs de mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5337,160 +5418,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANETE PAYSANNE -ECHOS DE CORREZE DVD PRODUIT PAR : LA GAILLARDE ET PRODUCTIONS GRAND ANGLE L'ENGRANGEUR FILM DE SYLVAIN TROUSSELLE, 56 MN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète paysanne Echos de Corrèze, Production La Gaillarde et Productions Grand Angle, sous la direction artistique de Florence Evrard et Philippe Bertin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une émotion patrimoniale contemporaine : le parc de Versailles dans la tempête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5500,279 +5581,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition et ses effets. Territoires de migrations, démocratie patrimoniale et pratiques scientifiques renouvelées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Garnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires plurielles des immigrations en région Centre: reconnaissances et patrimonialisation émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Garnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5838,51 +5919,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="51DA4EAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5919,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hirbec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume-Pey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kayser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.091.0133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gondran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guyard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791354v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyaut&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/lahic/article1016.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/musees-collections-expositions/regards-sur-les-objets-de-memoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50891" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100140010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavairolle Fran&#231;oise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Fourcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0722-3170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126699593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hirbec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume-Pey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kayser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.091.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gondran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guyard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyaut&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/lahic/article1016.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavairolle Fran&#231;oise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100140010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Fourcade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/musees-collections-expositions/regards-sur-les-objets-de-memoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>