--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -3779,178 +3779,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intime aujourd’hui : entre secret et extimité</w:t>
+                <w:t xml:space="preserve">Introduction : Collectes sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rubans de l'intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Collectes sensorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petra, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095128v1</w:t>
+                <w:t xml:space="preserve">hal-03094167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Collectes sensorielles</w:t>
+                <w:t xml:space="preserve">L’intime aujourd’hui : entre secret et extimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectes sensorielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Petra, 2021</w:t>
+              <w:t xml:space="preserve">Les rubans de l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094167v1</w:t>
+                <w:t xml:space="preserve">hal-03095128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectes sensorielles : introduction</w:t>
               </w:r>
@@ -5921,51 +5921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51DA4EAF"/>
+    <w:nsid w:val="6C2D320E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6152,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0722-3170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126699593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hirbec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume-Pey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kayser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.091.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gondran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guyard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyaut&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/lahic/article1016.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavairolle Fran&#231;oise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100140010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Fourcade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/musees-collections-expositions/regards-sur-les-objets-de-memoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0722-3170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126699593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hirbec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume-Pey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kayser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.091.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gondran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/collectes-sensorielles-recherche-musee-art" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guyard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyaut&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/lahic/article1016.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavairolle Fran&#231;oise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100140010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Fourcade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/musees-collections-expositions/regards-sur-les-objets-de-memoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>