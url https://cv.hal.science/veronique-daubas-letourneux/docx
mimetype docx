--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -75,1084 +75,1518 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
+                <w:t xml:space="preserve">Penser l’emploi des personnes handicapées en lien avec la santé au travail et la soutenabilité du travail en milieu ordinaire : une urgence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Une politique au prisme de l’expérience. 50 ans d’action publique sur le handicap en France, Baudot P-Y et Andrien L (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466227v1</w:t>
+                <w:t xml:space="preserve">hal-05568715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidents du travail, de quoi parle-t-on ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chapitre 23. Environnements de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Debia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Turcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05520372v1</w:t>
+              <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.597-627, 2023, 978-2-8109-1007-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Flécher, À bord des géants des mers. Ethnographie embarquée de la logistique globalisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiexpositions aux cancérogènes dans les métiers portuaires. Recherche-action sur le port de Nantes/Saint-Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les risques du travail - Pour ne pas perdre sa vie à la gagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.608, 2015, Hors collection Sciences Humaines, 9782707178404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ldz⟩</w:t>
+                <w:t xml:space="preserve">hal-02615612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169-170 (1), pp.88-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063251400751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04810912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référents handicap: mieux reconnaître leur fonction essentielle pour favoriser l’inclusion des personnes handicapées dans l’emploi</w:t>
+                <w:t xml:space="preserve">Handicaps d’origine professionnelle : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822243v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un risque majeur doublé d’un enjeu social [Dossier : Le retour en force des accidents du travail]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accidents du travail, de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/regar.066.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983113v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Flécher, À bord des géants des mers. Ethnographie embarquée de la logistique globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.139-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ldz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03196197v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Référents handicap: mieux reconnaître leur fonction essentielle pour favoriser l’inclusion des personnes handicapées dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-3, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/9if9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959828v2</w:t>
+                <w:t xml:space="preserve">hal-03822243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional Communication Concerning Work-Related Musculoskeletal Disorders : A Qualitative Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un risque majeur doublé d’un enjeu social [Dossier : Le retour en force des accidents du travail]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127352v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête auprès des adhérents de la FNATH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121110v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'approche qualitative pour la compréhension des résultats de l'enquête Santé et Itinéraire Professionnel (SIP) sur les accidents de travail et autres problèmes de santé liés au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959828v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprofessional Communication Concerning Work-Related Musculoskeletal Disorders : A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Roy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.721-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-018-9755-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête auprès des adhérents de la FNATH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (3), pp.369-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'approche qualitative pour la compréhension des résultats de l'enquête Santé et Itinéraire Professionnel (SIP) sur les accidents de travail et autres problèmes de santé liés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2012.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,656 +1596,941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques sociales et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 768 p., 2025, 978-2-8109-0873-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents du travail : Des morts et des blessés invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 309p., 2021, 978-2-227-49820-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795456v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795745v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les référents-handicap : une fonction appelée à se professionnaliser. Enquête dans la fonction publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Santé-société « Parcours des individus en santé : savoirs et recompositions du soin » de la MSHB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne (MSHB), May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552757v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents-handicap : une fonction appelée à se professionnaliser. Enquête dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Santé-société « Parcours des individus en santé : savoirs et recompositions du soin » de la MSHB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne (MSHB), May 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap dans la fonction publique : une variété de situations pour une mission commune, l’inclusion professionnelle des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1821,1394 +2540,1150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents du travail : pourquoi demeurent-ils encore aussi peu visibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.fjsqs9fcg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578089v1</w:t>
-              </w:r>
-[...242 lines deleted...]
-                <w:t xml:space="preserve">hal-02615612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-04006365v1</w:t>
+                <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04341831v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel – TNP post-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand-Moreau Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chatelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de santé au travail et cancers : Les expositions à supprimer dans les métiers portuaires. Une recherche-­‐action sur le Grand Port Maritime de Nantes / Saint-­‐Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Emane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête réalisée auprès des adhérents de la FNATH. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FNATH. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accidents du travail et problèmes de santé liés au travail dans l'enquête SIP. (In)visibilités et inscriptions dans les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Barragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3218,147 +3693,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap : enquête dans la fonction publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3368,114 +3843,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNAISSANCE DES ACCIDENTS DU TRAVAIL ET PARCOURS D'ACCIDENTÉS. Regard sociologique sur les angles morts d'une question de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. UNIVERSITE DE NANTES Faculté des Lettres et Sciences Humaines, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01285158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3622,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ldz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouyet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9755-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livres.bayard-editions.com/livres/61067-accidents-du-travail-des-morts-et-des-blesses-invisibles/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fjsqs9fcg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04148592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turcot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0597" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01285158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04148592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turcot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ldz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9755-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livres.bayard-editions.com/livres/61067-accidents-du-travail-des-morts-et-des-blesses-invisibles/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fjsqs9fcg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01285158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>