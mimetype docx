--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -75,1524 +75,1524 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169-170 (1), pp.88-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063251400751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicaps d’origine professionnelle : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents du travail, de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/regar.066.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Flécher, À bord des géants des mers. Ethnographie embarquée de la logistique globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ldz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référents handicap: mieux reconnaître leur fonction essentielle pour favoriser l’inclusion des personnes handicapées dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-3, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/9if9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un risque majeur doublé d’un enjeu social [Dossier : Le retour en force des accidents du travail]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959828v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprofessional Communication Concerning Work-Related Musculoskeletal Disorders : A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.721-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-018-9755-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête auprès des adhérents de la FNATH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (3), pp.369-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'approche qualitative pour la compréhension des résultats de l'enquête Santé et Itinéraire Professionnel (SIP) sur les accidents de travail et autres problèmes de santé liés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’emploi des personnes handicapées en lien avec la santé au travail et la soutenabilité du travail en milieu ordinaire : une urgence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une politique au prisme de l’expérience. 50 ans d’action publique sur le handicap en France, Baudot P-Y et Andrien L (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 23. Environnements de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Debia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Turcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.597-627, 2023, 978-2-8109-1007-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiexpositions aux cancérogènes dans les métiers portuaires. Recherche-action sur le port de Nantes/Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques du travail - Pour ne pas perdre sa vie à la gagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.608, 2015, Hors collection Sciences Humaines, 9782707178404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615612v1</w:t>
-              </w:r>
-[...1154 lines deleted...]
-                <w:t xml:space="preserve">hal-02127369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1737,51 +1737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents du travail : Des morts et des blessés invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 309p., 2021, 978-2-227-49820-4</w:t>
             </w:r>
           </w:p>
@@ -1834,273 +1834,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
+              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568634v1</w:t>
+                <w:t xml:space="preserve">hal-05568680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568680v1</w:t>
+                <w:t xml:space="preserve">hal-05568634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2119,260 +2119,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795745v1</w:t>
+                <w:t xml:space="preserve">hal-05568808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568808v1</w:t>
+                <w:t xml:space="preserve">hal-04795745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents-handicap : une fonction appelée à se professionnaliser. Enquête dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Santé-société « Parcours des individus en santé : savoirs et recompositions du soin » de la MSHB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne (MSHB), May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2397,103 +2397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap dans la fonction publique : une variété de situations pour une mission commune, l’inclusion professionnelle des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
@@ -2554,51 +2554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents du travail : pourquoi demeurent-ils encore aussi peu visibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.fjsqs9fcg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3139,306 +3139,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel – TNP post-professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durand-Moreau Quentin</w:t>
+                <w:t xml:space="preserve">Juliette Chatelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517238v1</w:t>
+                <w:t xml:space="preserve">anses-04510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel – TNP post-professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand-Moreau Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chatelot</w:t>
+                <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Counil</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04510741v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de santé au travail et cancers : Les expositions à supprimer dans les métiers portuaires. Une recherche-­‐action sur le Grand Port Maritime de Nantes / Saint-­‐Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Emane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,51 +3495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête réalisée auprès des adhérents de la FNATH. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FNATH. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3574,64 +3574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accidents du travail et problèmes de santé liés au travail dans l'enquête SIP. (In)visibilités et inscriptions dans les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,103 +3707,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap : enquête dans la fonction publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3857,51 +3857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNAISSANCE DES ACCIDENTS DU TRAVAIL ET PARCOURS D'ACCIDENTÉS. Regard sociologique sur les angles morts d'une question de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. UNIVERSITE DE NANTES Faculté des Lettres et Sciences Humaines, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4097,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04148592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turcot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ldz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9755-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livres.bayard-editions.com/livres/61067-accidents-du-travail-des-morts-et-des-blesses-invisibles/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fjsqs9fcg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01285158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ldz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mener" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9755-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04148592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turcot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livres.bayard-editions.com/livres/61067-accidents-du-travail-des-morts-et-des-blesses-invisibles/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fjsqs9fcg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01285158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>