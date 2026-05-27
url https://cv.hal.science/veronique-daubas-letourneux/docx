--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -26,2511 +26,2602 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Véronique Daubas-Letourneux </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociologue, Enseignante-chercheuse à l'EHESP, Directrice du département SHS de l'EHESP, membre du laboratoire ARENES (UMR-CNRS 6051) - Directrice-adjointe du Parcours doctoral national en Santé Travail</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">veronique-daubas-letourneux</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">035574259</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titulaire d’un doctorat de sociologie, mes domaines de recherche, d’enseignement et d’expertise portent sur les enjeux de santé-travail appréhendés dans une perspective de santé publique. Fondés sur des approches qualitatives ou quantitatives, mes travaux visent, d’une part, à questionner les liens entre santé et organisation du travail dans un objectif de prévention, et d’autre part, à analyser les conditions institutionnelles, politiques et sociales qui président à l’élaboration des données statistiques et des connaissances sur les atteintes à la santé d’origine professionnelle, et qui constituent des supports de l’action publique.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques sociales et de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 768 p., 2025, 978-2-8109-0873-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05466227v1</w:t>
+                <w:t xml:space="preserve">hal-05284707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicaps d’origine professionnelle : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accidents du travail : Des morts et des blessés invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...78 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 309p., 2021, 978-2-227-49820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/regar.066.0023⟩</w:t>
-[...835 lines deleted...]
-                <w:t xml:space="preserve">hal-02127369v1</w:t>
+                <w:t xml:space="preserve">hal-03983026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’emploi des personnes handicapées en lien avec la santé au travail et la soutenabilité du travail en milieu ordinaire : une urgence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une politique au prisme de l’expérience. 50 ans d’action publique sur le handicap en France, Baudot P-Y et Andrien L (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 23. Environnements de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Debia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Turcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.597-627, 2023, 978-2-8109-1007-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiexpositions aux cancérogènes dans les métiers portuaires. Recherche-action sur le port de Nantes/Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques du travail - Pour ne pas perdre sa vie à la gagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.608, 2015, Hors collection Sciences Humaines, 9782707178404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques sociales et de santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Chauvin</w:t>
+                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05284707v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169-170 (1), pp.88-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063251400751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidents du travail : Des morts et des blessés invisibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Handicaps d’origine professionnelle : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents du travail, de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/regar.066.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Flécher, À bord des géants des mers. Ethnographie embarquée de la logistique globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ldz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référents handicap: mieux reconnaître leur fonction essentielle pour favoriser l’inclusion des personnes handicapées dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-3, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/9if9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un risque majeur doublé d’un enjeu social [Dossier : Le retour en force des accidents du travail]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959828v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprofessional Communication Concerning Work-Related Musculoskeletal Disorders : A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.721-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-018-9755-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête auprès des adhérents de la FNATH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (3), pp.369-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03983026v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'approche qualitative pour la compréhension des résultats de l'enquête Santé et Itinéraire Professionnel (SIP) sur les accidents de travail et autres problèmes de santé liés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568680v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
+              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568634v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795745v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents-handicap : une fonction appelée à se professionnaliser. Enquête dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Santé-société « Parcours des individus en santé : savoirs et recompositions du soin » de la MSHB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne (MSHB), May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap dans la fonction publique : une variété de situations pour une mission commune, l’inclusion professionnelle des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2540,1417 +2631,1417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents du travail : pourquoi demeurent-ils encore aussi peu visibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.fjsqs9fcg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents handicap : enquête dans la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
+                <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel – TNP post-professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand-Moreau Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04510741v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel – TNP post-professionnel</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chatelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04517238v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de santé au travail et cancers : Les expositions à supprimer dans les métiers portuaires. Une recherche-­‐action sur le Grand Port Maritime de Nantes / Saint-­‐Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Emane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler après un accident de la vie. Une enquête réalisée auprès des adhérents de la FNATH. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FNATH. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accidents du travail et problèmes de santé liés au travail dans l'enquête SIP. (In)visibilités et inscriptions dans les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Barragan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00979095v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03292787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNAISSANCE DES ACCIDENTS DU TRAVAIL ET PARCOURS D'ACCIDENTÉS. Regard sociologique sur les angles morts d'une question de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. UNIVERSITE DE NANTES Faculté des Lettres et Sciences Humaines, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01285158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4016,51 +4107,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="F9518FAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4097,51 +4340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ldz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mener" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9755-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04148592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turcot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livres.bayard-editions.com/livres/61067-accidents-du-travail-des-morts-et-des-blesses-invisibles/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fjsqs9fcg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01285158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-daubas-letourneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035574259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livres.bayard-editions.com/livres/61067-accidents-du-travail-des-morts-et-des-blesses-invisibles/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04148592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turcot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ldz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03983113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9755-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fjsqs9fcg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01285158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>