--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2673,168 +2673,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755519v1</w:t>
+                <w:t xml:space="preserve">hal-02756420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse microsatellite de Botrytis cinerea révèle une évolution rapide des populations en culture de tomate sous serre, suite à l'introduction de souches. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2876,178 +2872,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756420v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
               </w:r>
@@ -3260,152 +3260,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757549v1</w:t>
+                <w:t xml:space="preserve">hal-02821032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t>
               </w:r>
@@ -3510,152 +3510,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821032v1</w:t>
+                <w:t xml:space="preserve">hal-02757549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,177 +6345,299 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6525,100 +6647,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoma exigua var. linicola, agent du mort-lin. Variabilité et mode d'infection du parasite, expression de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6628,281 +6750,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des métriques alternatives pour mesurer l’impact de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Support de formation Infodoc Express (septembre 2015) (Infodoc Express), 2015, pp.54 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les réseaux sociaux pour booster sa communication scientifique... Réelle opportunité ou utopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Support de formation Infodoc Express (septembre 2015) (Infodoc Express), 2015, pp.77 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux en Recherche : ResearchGate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2014) (Infodoc Express), 2014, pp.64 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6970,51 +7092,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="627A666D"/>
+    <w:nsid w:val="2571DB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7201,51 +7323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-decognet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5968-5065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-13-0271-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91G9JHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763819v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0261-2194(94)90159-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JHBF2NS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Citharel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lodovica Gullino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minuto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzalama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cerceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-decognet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5968-5065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-13-0271-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91G9JHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763819v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0261-2194(94)90159-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JHBF2NS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Citharel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lodovica Gullino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minuto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzalama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cerceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>