--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2673,164 +2673,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756420v1</w:t>
+                <w:t xml:space="preserve">hal-02755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse microsatellite de Botrytis cinerea révèle une évolution rapide des populations en culture de tomate sous serre, suite à l'introduction de souches. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2872,182 +2876,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755519v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
               </w:r>
@@ -3260,402 +3260,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821032v1</w:t>
+                <w:t xml:space="preserve">hal-02757498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t>
+                <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757498v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757549v1</w:t>
+                <w:t xml:space="preserve">hal-02821032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,51 +6379,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
@@ -7092,51 +7092,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2571DB8A"/>
+    <w:nsid w:val="CB62187F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7323,51 +7323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-decognet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5968-5065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-13-0271-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91G9JHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763819v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0261-2194(94)90159-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JHBF2NS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Citharel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lodovica Gullino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minuto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzalama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cerceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-decognet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5968-5065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-13-0271-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91G9JHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763819v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0261-2194(94)90159-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JHBF2NS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Citharel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minuto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lodovica Gullino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minuto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzalama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cerceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>