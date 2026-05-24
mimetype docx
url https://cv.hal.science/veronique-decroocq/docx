--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique DECROOCQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6745-6350</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133248798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-9980-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directrice de recherche à l'INRAE au sein de l'unité de recherche Biologie et Pathologie des Fruits de Bordeaux, affiliée à la division scientifique Biologie et Amélioration des Plantes d'INRAE (BAP). Je suis diplômée de l'école agricole ISA de Lille et de l'Université de Leuven, puis j'ai poursuivi mes études à l'Université Paris XI Orsay, où j'ai obtenu mon doctorat (1994) en biologie moléculaire et cellulaire des plantes. En tant que chercheuse postdoctorale, j'ai bénéficié une bourse du CSIRO Plant Industry (Canberra, Australie) avant d'être nommée définitivement chercheuse à l'INRA (1997). Depuis lors, mes recherches se concentrent sur le décryptage des déterminants de la réponse aux agents pathogènes chez les arbres fruitiers (en particulier, le virus de la sharka). Mes études récentes sur la diversité génétique mondiale des espèces sauvages apparentées aux arbres fruitiers m'ont conduite à me spécialiser dans la génomique évolutive et comparative, notamment en ce qui concerne l'adaptation des arbres fruitiers aux stress biotiques et abiotiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into the Almond Domestication History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (9), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.70150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Research on Bacterial Shot Hole in Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (9), pp.2492-2507. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.70048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Paz‐vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining of eukaryotic translation initiation factor genes in Prunus for the identification of new sources of resistance to sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42215-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding menagerie of Prunus-infecting luteoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koloniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0203-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Molecular Characterization of a New Prunus-Infecting Cheravirus and Complete Genome Sequence of Stocky Prune Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2325. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum (Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-01484-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline to detect the positional and directional relationship between transposable elements and adjacent genes in host genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh-Trang Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e48. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive Gene Expression Patterns Define Endodormancy to Ecodormancy Transition in Apricot and Peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna O Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of one copy of the translation initiation factor eIFiso4G in Japanese plum (&amp;lt;em&amp;gt;Prunus salicina&amp;lt;/em&amp;gt;) impacts susceptibility to &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; (PPV) and small RNA production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.440. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-2047-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Prunus&amp;lt;/em&amp;gt; genetics and applications after de novo genome sequencing: achievements and prospects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Aranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Shan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.58. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-019-0140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of the phenylpropanoid pathway with dormancy and adaptive trait variation in apricot (&amp;lt;em&amp;gt;Prunus armeniaca&amp;lt;/em&amp;gt;).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna O Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.1136-1148. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Plum pox virus strain W in Kazakhstan, on Prunus domestica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Karychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolgikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (10), pp.2702. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-02-19-0351-PDN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex eIF4E locus impacts the durability of va resistance to Potato virus Y in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.1051-1066. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex evolutionary history of apricots: species divergence, gene flow and multiple domestication events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (24), pp.5299-5314. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating a need for suitable breeding approaches to boost Integrated Pest Management: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Arseniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Boonekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Czembor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NtTPN1: a RPP8‐like R gene required for Potato virus Y‐induced veinal necrosis in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (4), pp.700-714. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and efficient protocol for small RNA extraction in Japanese plum and other Prunus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejbt.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association links candidate genes to resistance to Plum Pox Virus in apricot (Prunus armeniaca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209 (2), DOI: 10.1111/nph.13627. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting sharka in peach: current limitations and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cirilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Rosa Babini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bozhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the history of domesticated and wild apricots and its contribution to Plum pox virus resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (19), pp.4712-4729. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic variation at the rpv1 locus controls partial resistance to Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ouibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (159), pp.159. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0559-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharka Epidemiology and Worldwide Management Strategies: Learning Lessons to Optimize Disease Control in Perennial Plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.357-378. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080614-120140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting with markers linked to the PPVres major QTL is not sufficient to predict resistance to Plum Pox Virus (PPV) in apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (5), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0750-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of the &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; rwm1 gene for resistance to Watermelon mosaic virus points to a new function for natural virus resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ouibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Estevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (5), pp.705-716. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential RNAi responses of Nicotiana benthamiana individuals transformed with a hairpin-inducing construct during Plum pox virus challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11262-014-1093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 96 microsatellite markers suitable for QTL mapping and accession control in an Arabidopsis core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.2 : 1-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et marquage des facteurs génétiques de résistance à la Sharka chez l’abricotier et le Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ascb-zj06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-quality draft genome of peach (Prunus persica) identifies unique patterns of genetic diversity, domestication and genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Peach Genome Initiative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.487-94. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current options of Plum pox virus risk management in EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boscia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.134-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family-based linkage and association mapping reveals novel genes affecting Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.873-886. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharka, mieux comprendre pour mieux gérer en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Borron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 654, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in French wild cherry germplasm and worldwide sweet cherry germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.737-755. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0460-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait analysis of resistance to plum pox virus in the apricot F1 progeny &amp;quot;Harlayne&amp;quot; x &amp;quot;Vestar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Pilarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Krška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0264-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative resistance to Plum pox virus in Prunus davidiana P1908 linked to components of the eukaryotic translation initiation complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.425-435. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinant of potyvirus ability to overcome the RTM resistance of Arabidopsis thaliana maps to the N-terminal region of the coat protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1302-1311. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-10-1302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci meta-analysis of Plum pox virus resistance in apricot (Prunus armeniaca L.): new insights on the organization and the identification of genomic resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.347-360. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00535.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flanking the major Plum pox virus resistance locus in apricot with co-dominant markers (SSRs) derived from candidate resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0114-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique au virus de la sharka chez les Prunus : sélection conventionnelle et nouvelles stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wtwq-as41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPV long-distance movement is occasionally permitted in resistant apricot hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-2), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2006.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Prunus/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.346-349. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2006.01013.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plum pox virus induces differential gene expression in the partially resistant stone fruit tree Prunus armeniaca cv. Goldrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud Escalettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wawrzy'Nczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 374 (7), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of virus resistance genes map to QTLs for resistance to sharka disease in Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.680-689. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of GFP-tagged Plum pox virus to study Prunus -PPV interactions at the whole plant and cellular levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (2), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mapping of resistance gene analogs (RGAs) in Prunus : a resistance map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 111 (8), pp.1504-1513. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0079-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and cDNA microsatellites from apricot (Prunus armeniaca L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.742-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in the hexaploid Prunus domestica species and parentage lineage of three European plum cultivars using nuclear and chloroplast simple-sequence repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:MOLB.0000018761.04559.b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and transferability of apricot and grape EST microsatellite markers across taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.912-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript imaging and candidate gene strategy for the characterisation of Prunus/PPV interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.112-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of chloroplast heteroplasmy in kiwifruit (Actinidia deliciosa) that is not transmitted during sexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93 (4), pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sharka: 30 anos de investigacion en Francia sobre una importante enfermedad de los arboles frutales de hueso. Caracteristicas de la enfermedad y del virus (I parte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 126, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sharka: 30 anos de investigacion en Francia sobre una importante enfermedad de los arboles frutales de hueso. Cuales son las estrategias de lucha contra la sharka (III parte)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 131, pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sharka: 30 anos de investigacion en Francia sobre una importante enfermedad de los arboles frutales de hueso. Caracteristicas de la enfermedad y del virus (II parte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 128, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro grafting : a new tool to transmit pome fruit phytoplasmas to non-natural fruit tree hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Jarausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect- and herbicide-resistant transgenic eucalypts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kyozuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.307-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TM3-like MADS-box gene from Eucalyptus expressed in both vegetative and reproductive tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kauffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kyozuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 228, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eucalyptus has a functional equivalent of the Arabidopsis floral meristem identity gene LEAFY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Southerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37, pp.897-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop versus Wild : the two faces of the same coin for addressing global challenges of a sustainable fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rosaceae Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA-CRAG, May 2025, Sant Feliu de Guíxols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel breeding strategies for tackling present and future challenges in Prunus species: the case of peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gambacorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science - ISHS, May 2022, Naoussa, Greece. pp.419-426, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for Sharka disease in apricot ( P. armeniaca )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Confolent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Remay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Symposium on Apricot Breeding and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jul 2019, Malatya, Turkey. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1290.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in phenylpropanoid intermediates associated with adaptation to abiotic stress in the perennial tree species Prunus persica and P. armeniaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting the American-Phytopathological-Society (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Aug 2017, San Antonio, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of apricot (Prunus armeniaca) might have contributed to a loss of resistance to sharka disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">va&co&amp;quot;: genetic and functional analysis of Potato virus Y resistance in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis®&amp;quot; strategy: a durable manner to develop a sharka resistant apricot cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Shenyang, China. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide sequence-based association studies for dissection of important agronomie traits in apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of chilling requirement and flowering time in trees; linking genetics and genomics to understand these complex phenological traits in deciduous fruit and forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert G. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Andreini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongrang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and diversity of the sources of resistance to PPV in apricot: implications and use in marker-assisted resistance to sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plum Plox Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplast phosphoglycerate kinase is involved in rwm1-mediated resistance to&amp;lt;em&amp;gt; Water melon mosaic potyvirus&amp;lt;/em&amp;gt; in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ouibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Estevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha3, a host factor indispensable for &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; long distance movement in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current options of Plum pox virus risk management in EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boscia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plum Pox Virus Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abricot, fruit d'un terroir. La diversité de l'abricot, une richesse attachée au terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abricot de Rhône-Alpes, une stratégie d'avance!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Mercurol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mechanisms of resistance to &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; are being unravelled in the model plant, &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejoramiento genético en el melocotonero: novedades y perspectivas para la resistencia a los bioagresores y la calidad del fruto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Sauge-Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada de Especializacion - Innovacion Varietal en Melocoton, Nectarina y Paragueyo: Actualizacion, Cogullada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un nouveau mécanisme de résistance au Plum pox virus chez &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peach breeding for multiple resistances to pests and diseases contributes to integrated fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french peach breeding program (INRA): an integrative approach for pest/disease resistance and fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rosacea Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational research against plant viruses: unravelling plant-virus interactions and using the information to develop Plum pox virus-resistant Prunus crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. National meeting of virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'amélioration génétique du pêcher (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Sauge-Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque Scientifique de la Société Nationale d'Horticulture de France (SNHF) : 'L'Arbre Vulnérable mais Durable’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2010, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mechanisms of resistance to Plum pox virus are being unravelled in the model plant, Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for natural variants of genes coding eukaryotic translation initiation factors in Prunus species: identification of new sources of resistance to sharka disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the Prunus translation initiation factors in stone fruit trees for resistance to Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acuna Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization of the resistance to Plum pox virus in distinct apricot progenies through a quantitative meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharco&amp;quot; : a EU funded project to develop a knowledge-based strategy against Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Badenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French peach genetic improvement program: news and perspectives for the resistance to the pests and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Plum pox virus resistance in apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pilarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Krska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium on biotechnology of fruit species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic diversity of genes coding eukaryotic translation initiation factors in Stone Fruit trees (Prunus species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the resistance to Plum Pox Virus (PPV) carried by the apricot 'stark early orange' using different environmental conditions and genetic backgrounds; comparison with P. davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karayiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dicenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et fonctionnelle de la résistance RTM bloquant le mouvement à longue distance de virus de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic diversity of recessive resistance genes to sharka disease in Prunoideae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Pucon, Chile. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation génomique des QTL de résistance au Plum Pox Virus chez Prunus davidiana, cartographie comparée avec l'abricotier et développement de premiers outils pour la sélection assistée par marqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Badenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the genetic diversity of Arabidopsis thaliana to identify host resistance factors which restrict long distance movement of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum Pox Virus in Prunus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum Pox Virus in Prunus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum pox virus in Prunus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a Potyvirus (PPV - Plum pox virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the Plum pox virus infection cycle in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistance gene map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilibeth Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International rosaceae genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum pox virus in Prunus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the infection cycle of potyviruses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistance gene map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilibeth Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International rosaceae genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana/potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana / Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance quantitative au virus de la sharka chez les Prunus : premiers résultats de la validation génétique et fonctionnelle de gènes candidats impliqués dans l'interaction Prunus / PPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid diversity at the translation initiation factor 4E (eIF4E) involved in recessive resistance to several plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for molecular markers of sharka resistance in Prunus domestica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kowalczys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jakubowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary exploration of the genetic variability of Arabidopsis/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new molecular determinants of Prunus/Plum pox virus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hommage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of quantitative trait loci involved in the resistance to plum pox virus in Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting '04 on plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Skierniewice, Poland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et localisation chez l'abricotier et le pêcher de gènes de résistance et de défense potentiellement impliqués dans la réponse de la plante au virus de la sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunus/PPV interactions : a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Virus and Virus-like Diseases of Temperate Fruit Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of green fluorescent protein-tagged recombinant Plum pox virus (PPV) to study viral invasion in PPV/Prunus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Virus and Virus-like Diseases of Temperate Fruit Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ localisation of plum pox particles in susceptible and resistant apricot cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ion-Naguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Virus and Virus-Like Diseases ofTtemperate Fruit Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ detection of the Plum pox virus in different Prunus armeniaca genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de déterminants moléculaires da la plante hôte impliqués dans les interactions Prunus/sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of green fluorescent protein-tagged recombinant plum pox virus (PPV) to study viral invasion in PPV/prunus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ localisation of plum pox particles in susceptible and resistant apricot cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunus/PPV interactions : a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transcriptionnelle et approche &amp;quot;gènes candidats&amp;quot; pour l'étude des interactions Prunus/Plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du groupe de biologie moléculaire des ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des sources de résistance à la sharka chez les prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript imaging and candidate gene strategy for the characterisation of Prunus/PPV interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conference of the EFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating cell-specific resistance to Plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting regeneration of transgenic plants of Prunus rootstocks, GF8.1 (P. marianna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering reproductive sterility in eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ping Hua He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Wood Biotechnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Eucalyptus with insect resistance and herbicide tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kyozuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Wood Biotechnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for sharka disease in apricot (P. armeniaca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Confolent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Remay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Apricot Breeding and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Malatya, Turkey. , pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Plum pox virus at the agro-ecological interface in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Borron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Karychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dolgikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analysis of va resistance durability to Potato virus Y in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato virus Y resistance in tobacco: tolerance to viral necrosis as an alternative strategy against PVY resistant-breaking variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volpatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the COP9 CSN5 host factor in resistance to potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting CSN5 domains to promote resistance to &amp;lt;em&amp;gt;Plum Pox Virus&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for natural variants of resistance genes to Sharka disease in Prunus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analysis of resistance to Potato virus Y in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHA3, a host factor indispensable for plum pox virus long distance movement in Arabidopsis thaliana ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-402, 2022, Synthèses, 978-2-7592-3251-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for resistance to Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Badenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumüller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus and virus-like diseases of pome and stone fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS Press, 2011, 978-0-89054-396-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and manipulation of recessive resistance genes for control of viral diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and practice of advanced technology in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2010, 978-81-308-0395-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'amélioration de la résistance des plantes aux virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: PCT/EP2012/063513. 2011, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum ( Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique des interactions du Plum pox virus avec sa plante hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02812268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId518"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique DECROOCQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6745-6350</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133248798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-9980-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directrice de recherche à l'INRAE au sein de l'unité de recherche Biologie et Pathologie des Fruits de Bordeaux, affiliée à la division scientifique Biologie et Amélioration des Plantes d'INRAE (BAP). Je suis diplômée de l'école agricole ISA de Lille et de l'Université de Leuven, puis j'ai poursuivi mes études à l'Université Paris XI Orsay, où j'ai obtenu mon doctorat (1994) en biologie moléculaire et cellulaire des plantes. En tant que chercheuse postdoctorale, j'ai bénéficié une bourse du CSIRO Plant Industry (Canberra, Australie) avant d'être nommée définitivement chercheuse à l'INRA (1997). Depuis lors, mes recherches se concentrent sur le décryptage des déterminants de la réponse aux agents pathogènes chez les arbres fruitiers (en particulier, le virus de la sharka). Mes études récentes sur la diversité génétique mondiale des espèces sauvages apparentées aux arbres fruitiers m'ont conduite à me spécialiser dans la génomique évolutive et comparative, notamment en ce qui concerne l'adaptation des arbres fruitiers aux stress biotiques et abiotiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into the Almond Domestication History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (9), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.70150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Research on Bacterial Shot Hole in Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (9), pp.2492-2507. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.70048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Paz‐vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining of eukaryotic translation initiation factor genes in Prunus for the identification of new sources of resistance to sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42215-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding menagerie of Prunus-infecting luteoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koloniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0203-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Molecular Characterization of a New Prunus-Infecting Cheravirus and Complete Genome Sequence of Stocky Prune Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2325. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14112325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum (Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-01484-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline to detect the positional and directional relationship between transposable elements and adjacent genes in host genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh-Trang Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e48. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive Gene Expression Patterns Define Endodormancy to Ecodormancy Transition in Apricot and Peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna O Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Plum pox virus strain W in Kazakhstan, on Prunus domestica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Karychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolgikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (10), pp.2702. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-02-19-0351-PDN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of the phenylpropanoid pathway with dormancy and adaptive trait variation in apricot (&amp;lt;em&amp;gt;Prunus armeniaca&amp;lt;/em&amp;gt;).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna O Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.1136-1148. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of one copy of the translation initiation factor eIFiso4G in Japanese plum (&amp;lt;em&amp;gt;Prunus salicina&amp;lt;/em&amp;gt;) impacts susceptibility to &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; (PPV) and small RNA production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.440. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-2047-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Prunus&amp;lt;/em&amp;gt; genetics and applications after de novo genome sequencing: achievements and prospects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Aranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Shan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.58. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-019-0140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex eIF4E locus impacts the durability of va resistance to Potato virus Y in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.1051-1066. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex evolutionary history of apricots: species divergence, gene flow and multiple domestication events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (24), pp.5299-5314. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating a need for suitable breeding approaches to boost Integrated Pest Management: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Arseniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Boonekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Czembor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NtTPN1: a RPP8‐like R gene required for Potato virus Y‐induced veinal necrosis in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (4), pp.700-714. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and efficient protocol for small RNA extraction in Japanese plum and other Prunus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejbt.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting sharka in peach: current limitations and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cirilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Rosa Babini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bozhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association links candidate genes to resistance to Plum Pox Virus in apricot (Prunus armeniaca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209 (2), DOI: 10.1111/nph.13627. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the history of domesticated and wild apricots and its contribution to Plum pox virus resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (19), pp.4712-4729. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic variation at the rpv1 locus controls partial resistance to Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ouibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (159), pp.159. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0559-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharka Epidemiology and Worldwide Management Strategies: Learning Lessons to Optimize Disease Control in Perennial Plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.357-378. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080614-120140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting with markers linked to the PPVres major QTL is not sufficient to predict resistance to Plum Pox Virus (PPV) in apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (5), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0750-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of the &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; rwm1 gene for resistance to Watermelon mosaic virus points to a new function for natural virus resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ouibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Estevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (5), pp.705-716. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential RNAi responses of Nicotiana benthamiana individuals transformed with a hairpin-inducing construct during Plum pox virus challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11262-014-1093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 96 microsatellite markers suitable for QTL mapping and accession control in an Arabidopsis core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.2 : 1-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-quality draft genome of peach (Prunus persica) identifies unique patterns of genetic diversity, domestication and genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Peach Genome Initiative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignazio Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.487-94. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et marquage des facteurs génétiques de résistance à la Sharka chez l’abricotier et le Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ascb-zj06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current options of Plum pox virus risk management in EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boscia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.134-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family-based linkage and association mapping reveals novel genes affecting Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.873-886. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharka, mieux comprendre pour mieux gérer en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Borron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 654, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in French wild cherry germplasm and worldwide sweet cherry germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.737-755. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0460-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait analysis of resistance to plum pox virus in the apricot F1 progeny &amp;quot;Harlayne&amp;quot; x &amp;quot;Vestar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Pilarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Krška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0264-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative resistance to Plum pox virus in Prunus davidiana P1908 linked to components of the eukaryotic translation initiation complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.425-435. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinant of potyvirus ability to overcome the RTM resistance of Arabidopsis thaliana maps to the N-terminal region of the coat protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1302-1311. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-10-1302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci meta-analysis of Plum pox virus resistance in apricot (Prunus armeniaca L.): new insights on the organization and the identification of genomic resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.347-360. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00535.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flanking the major Plum pox virus resistance locus in apricot with co-dominant markers (SSRs) derived from candidate resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0114-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique au virus de la sharka chez les Prunus : sélection conventionnelle et nouvelles stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wtwq-as41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPV long-distance movement is occasionally permitted in resistant apricot hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-2), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2006.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Prunus/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.346-349. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2006.01013.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plum pox virus induces differential gene expression in the partially resistant stone fruit tree Prunus armeniaca cv. Goldrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud Escalettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wawrzy'Nczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 374 (7), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of virus resistance genes map to QTLs for resistance to sharka disease in Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.680-689. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of GFP-tagged Plum pox virus to study Prunus -PPV interactions at the whole plant and cellular levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (2), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mapping of resistance gene analogs (RGAs) in Prunus : a resistance map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 111 (8), pp.1504-1513. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0079-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and cDNA microsatellites from apricot (Prunus armeniaca L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.742-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers in the hexaploid Prunus domestica species and parentage lineage of three European plum cultivars using nuclear and chloroplast simple-sequence repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:MOLB.0000018761.04559.b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and transferability of apricot and grape EST microsatellite markers across taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.912-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of chloroplast heteroplasmy in kiwifruit (Actinidia deliciosa) that is not transmitted during sexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93 (4), pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript imaging and candidate gene strategy for the characterisation of Prunus/PPV interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.112-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sharka: 30 anos de investigacion en Francia sobre una importante enfermedad de los arboles frutales de hueso. Caracteristicas de la enfermedad y del virus (I parte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 126, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sharka: 30 anos de investigacion en Francia sobre una importante enfermedad de los arboles frutales de hueso. Cuales son las estrategias de lucha contra la sharka (III parte)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 131, pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sharka: 30 anos de investigacion en Francia sobre una importante enfermedad de los arboles frutales de hueso. Caracteristicas de la enfermedad y del virus (II parte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 128, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect- and herbicide-resistant transgenic eucalypts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kyozuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.307-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro grafting : a new tool to transmit pome fruit phytoplasmas to non-natural fruit tree hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Jarausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TM3-like MADS-box gene from Eucalyptus expressed in both vegetative and reproductive tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kauffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kyozuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 228, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eucalyptus has a functional equivalent of the Arabidopsis floral meristem identity gene LEAFY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Southerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37, pp.897-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop versus Wild : the two faces of the same coin for addressing global challenges of a sustainable fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rosaceae Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA-CRAG, May 2025, Sant Feliu de Guíxols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel breeding strategies for tackling present and future challenges in Prunus species: the case of peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gambacorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science - ISHS, May 2022, Naoussa, Greece. pp.419-426, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for Sharka disease in apricot ( P. armeniaca )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Confolent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Remay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Symposium on Apricot Breeding and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jul 2019, Malatya, Turkey. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1290.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in phenylpropanoid intermediates associated with adaptation to abiotic stress in the perennial tree species Prunus persica and P. armeniaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting the American-Phytopathological-Society (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Aug 2017, San Antonio, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of apricot (Prunus armeniaca) might have contributed to a loss of resistance to sharka disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">va&co&amp;quot;: genetic and functional analysis of Potato virus Y resistance in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis®&amp;quot; strategy: a durable manner to develop a sharka resistant apricot cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Shenyang, China. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide sequence-based association studies for dissection of important agronomie traits in apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of chilling requirement and flowering time in trees; linking genetics and genomics to understand these complex phenological traits in deciduous fruit and forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert G. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Andreini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongrang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplast phosphoglycerate kinase is involved in rwm1-mediated resistance to&amp;lt;em&amp;gt; Water melon mosaic potyvirus&amp;lt;/em&amp;gt; in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ouibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Estevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and diversity of the sources of resistance to PPV in apricot: implications and use in marker-assisted resistance to sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Babayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plum Plox Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha3, a host factor indispensable for &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; long distance movement in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current options of Plum pox virus risk management in EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boscia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plum Pox Virus Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abricot, fruit d'un terroir. La diversité de l'abricot, une richesse attachée au terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abricot de Rhône-Alpes, une stratégie d'avance!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Mercurol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mechanisms of resistance to &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; are being unravelled in the model plant, &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejoramiento genético en el melocotonero: novedades y perspectivas para la resistencia a los bioagresores y la calidad del fruto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Sauge-Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada de Especializacion - Innovacion Varietal en Melocoton, Nectarina y Paragueyo: Actualizacion, Cogullada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un nouveau mécanisme de résistance au Plum pox virus chez &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for natural variants of genes coding eukaryotic translation initiation factors in Prunus species: identification of new sources of resistance to sharka disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the Prunus translation initiation factors in stone fruit trees for resistance to Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acuna Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'amélioration génétique du pêcher (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Sauge-Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque Scientifique de la Société Nationale d'Horticulture de France (SNHF) : 'L'Arbre Vulnérable mais Durable’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2010, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peach breeding for multiple resistances to pests and diseases contributes to integrated fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational research against plant viruses: unravelling plant-virus interactions and using the information to develop Plum pox virus-resistant Prunus crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. National meeting of virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french peach breeding program (INRA): an integrative approach for pest/disease resistance and fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rosacea Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mechanisms of resistance to Plum pox virus are being unravelled in the model plant, Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization of the resistance to Plum pox virus in distinct apricot progenies through a quantitative meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the resistance to Plum Pox Virus (PPV) carried by the apricot 'stark early orange' using different environmental conditions and genetic backgrounds; comparison with P. davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karayiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dicenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French peach genetic improvement program: news and perspectives for the resistance to the pests and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharco&amp;quot; : a EU funded project to develop a knowledge-based strategy against Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Badenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic diversity of genes coding eukaryotic translation initiation factors in Stone Fruit trees (Prunus species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Plum pox virus resistance in apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pilarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Krska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium on biotechnology of fruit species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et fonctionnelle de la résistance RTM bloquant le mouvement à longue distance de virus de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic diversity of recessive resistance genes to sharka disease in Prunoideae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rosaceae Genomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Pucon, Chile. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the genetic diversity of Arabidopsis thaliana to identify host resistance factors which restrict long distance movement of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation génomique des QTL de résistance au Plum Pox Virus chez Prunus davidiana, cartographie comparée avec l'abricotier et développement de premiers outils pour la sélection assistée par marqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Badenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum Pox Virus in Prunus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum Pox Virus in Prunus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum pox virus in Prunus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a Potyvirus (PPV - Plum pox virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the Plum pox virus infection cycle in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistance gene map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilibeth Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International rosaceae genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the infection cycle of potyviruses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of molecular markers in breeding for resistance to the Plum pox virus in Prunus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistance gene map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilibeth Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International rosaceae genomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana/potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana / Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance quantitative au virus de la sharka chez les Prunus : premiers résultats de la validation génétique et fonctionnelle de gènes candidats impliqués dans l'interaction Prunus / PPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of quantitative trait loci involved in the resistance to plum pox virus in Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting '04 on plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Skierniewice, Poland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary exploration of the genetic variability of Arabidopsis/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid diversity at the translation initiation factor 4E (eIF4E) involved in recessive resistance to several plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for molecular markers of sharka resistance in Prunus domestica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kowalczys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jakubowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new molecular determinants of Prunus/Plum pox virus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hommage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et localisation chez l'abricotier et le pêcher de gènes de résistance et de défense potentiellement impliqués dans la réponse de la plante au virus de la sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunus/PPV interactions : a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Virus and Virus-like Diseases of Temperate Fruit Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of green fluorescent protein-tagged recombinant Plum pox virus (PPV) to study viral invasion in PPV/Prunus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Virus and Virus-like Diseases of Temperate Fruit Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ localisation of plum pox particles in susceptible and resistant apricot cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ion-Naguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Virus and Virus-Like Diseases ofTtemperate Fruit Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ detection of the Plum pox virus in different Prunus armeniaca genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of green fluorescent protein-tagged recombinant plum pox virus (PPV) to study viral invasion in PPV/prunus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de déterminants moléculaires da la plante hôte impliqués dans les interactions Prunus/sharka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ localisation of plum pox particles in susceptible and resistant apricot cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunus/PPV interactions : a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transcriptionnelle et approche &amp;quot;gènes candidats&amp;quot; pour l'étude des interactions Prunus/Plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du groupe de biologie moléculaire des ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des sources de résistance à la sharka chez les prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript imaging and candidate gene strategy for the characterisation of Prunus/PPV interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wawrzynczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conference of the EFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating cell-specific resistance to Plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting regeneration of transgenic plants of Prunus rootstocks, GF8.1 (P. marianna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering reproductive sterility in eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ping Hua He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Wood Biotechnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Eucalyptus with insect resistance and herbicide tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kyozuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Wood Biotechnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for sharka disease in apricot (P. armeniaca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Confolent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Remay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Apricot Breeding and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Malatya, Turkey. , pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Plum pox virus at the agro-ecological interface in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Borron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Karychev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dolgikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analysis of va resistance durability to Potato virus Y in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato virus Y resistance in tobacco: tolerance to viral necrosis as an alternative strategy against PVY resistant-breaking variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cotucheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volpatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the COP9 CSN5 host factor in resistance to potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for natural variants of resistance genes to Sharka disease in Prunus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting CSN5 domains to promote resistance to &amp;lt;em&amp;gt;Plum Pox Virus&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analysis of resistance to Potato virus Y in tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHA3, a host factor indispensable for plum pox virus long distance movement in Arabidopsis thaliana ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-402, 2022, Synthèses, 978-2-7592-3251-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for resistance to Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Badenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumüller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus and virus-like diseases of pome and stone fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS Press, 2011, 978-0-89054-396-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and manipulation of recessive resistance genes for control of viral diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and practice of advanced technology in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2010, 978-81-308-0395-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'amélioration de la résistance des plantes aux virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: PCT/EP2012/063513. 2011, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum ( Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique des interactions du Plum pox virus avec sa plante hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02812268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId518"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED2A76E"/>
+    <w:nsid w:val="12D84F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-decroocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6745-6350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133248798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9980-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42215-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koloniuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0203-R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meguerditchian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Ergun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Trang Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.57" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O Conrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shan Gao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0140-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Staton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karychev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolgikh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0351-PDN" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotucheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decorps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15296" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arseniuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Boonekamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czembor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4818" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13980" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Quiroz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2017.10.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13627" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirilli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Geuna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Rosa Babini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bozhkova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Catalano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01290" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babayeva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3VHB9KJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pagny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0559-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0750-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12586" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-014-1093-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650514v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ascb-zj06" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Peach Genome Initiative" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abbott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Jung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2586" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boscia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04289.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0460-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ1JX9D6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pilarova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Marandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Salava" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kr&#353;ka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0264-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCF1AE0C555AE002E123082E9916C1F03A108FE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02012.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-10-1302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00535.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soriano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lalli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0114-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS8HWQBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wtwq-as41" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Ion-Nagy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.01.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ4PBD09-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Ion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01013.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCC662A7967784000844FF33508C461113AF82AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud Escalettes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hullot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wawrzy'Nczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.01.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ26L32S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.05.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9K64LW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Blenda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0079-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD9866007F5937A93C085C23F191942B366171D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hagen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673854v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Fav&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pierronnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MOLB.0000018761.04559.b3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRF2NMX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679507v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hagen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wawrzynczak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portanier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Davies" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695402v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Harcourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kyozuka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Floyd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Bateman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tanaka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kauffman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Southerton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Strauss" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Olive" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114257v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523065v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miccoli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambacorta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbinati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago-Reyes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentile" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.58" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dlalah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1290.9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Conrad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhebentyayeva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742420v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208770v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abbott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrang Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745840v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gourdon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge-Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819259v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756871v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752427v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753291v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754650v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751824v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Astudillo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acuna Soto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prieto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755470v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salava" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbott" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755556v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Badenes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752536v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilarova" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krska" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750520v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karayiannis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dicenta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Le" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757831v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817429v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752705v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750640v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757948v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752798v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753995v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lalli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757924v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna A. Lalli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751943v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755828v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752552v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754172v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755512v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Blenda" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Garay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756395v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753079v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755548v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763808v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762478v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760075v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762317v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczys" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malinowski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakubowski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761209v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761284v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hullot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hommage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826152v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shurdi-Levraud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758998v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion-Naguy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion-Nagy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761462v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eyquard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764315v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759737v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bru" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761668v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Amo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762357v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759752v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827129v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758981v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carr&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heinemann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766181v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769711v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ping Hua He" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Llewellyn" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peacock" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768549v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kyozuko" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Floyd" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Karychev" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dolgikh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608405v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotucheau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606471v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorps" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volpatti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792740v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603504v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glais" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804117v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neum&#252;ller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822578v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810211v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblond" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812268v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-decroocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6745-6350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133248798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9980-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42215-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khalili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koloniuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0203-R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meguerditchian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Ergun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Trang Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.57" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O Conrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karychev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolgikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0351-PDN" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Staton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shan Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0140-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotucheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decorps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15296" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arseniuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Boonekamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czembor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4818" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13980" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Quiroz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2017.10.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Geuna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Rosa Babini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bozhkova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Catalano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babayeva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3VHB9KJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pagny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0559-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0750-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12586" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-014-1093-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Peach Genome Initiative" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abbott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2586" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ascb-zj06" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boscia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04289.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0460-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ1JX9D6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pilarova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Marandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Salava" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kr&#353;ka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0264-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCF1AE0C555AE002E123082E9916C1F03A108FE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02012.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-10-1302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00535.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soriano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lalli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0114-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS8HWQBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wtwq-as41" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Ion-Nagy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.01.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ4PBD09-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Ion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01013.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCC662A7967784000844FF33508C461113AF82AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud Escalettes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hullot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wawrzy'Nczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.01.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ26L32S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.05.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9K64LW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Blenda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0079-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD9866007F5937A93C085C23F191942B366171D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Hagen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673854v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Fav&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pierronnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MOLB.0000018761.04559.b3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRF2NMX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679507v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hagen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wawrzynczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Harcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kyozuka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Floyd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Bateman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tanaka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portanier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Davies" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kauffman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Southerton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Strauss" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Olive" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114257v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523065v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miccoli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambacorta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbinati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago-Reyes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentile" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.58" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dlalah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1290.9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Conrad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhebentyayeva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742420v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208770v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abbott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrang Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806628v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gourdon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge-Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751824v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Astudillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acuna Soto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prieto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756163v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756871v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819259v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755470v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salava" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbott" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756448v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karayiannis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dicenta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752536v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755556v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Badenes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750520v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757736v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilarova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krska" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Le" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757831v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817429v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752705v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752798v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751303v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750640v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757948v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753995v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lalli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757924v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna A. Lalli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751943v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752552v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755828v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754172v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755512v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Blenda" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Garay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756395v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755548v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763808v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762478v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826152v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761209v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760075v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczys" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malinowski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakubowski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761284v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hullot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hommage" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shurdi-Levraud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758998v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion-Naguy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion-Nagy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764315v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761462v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eyquard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759737v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bru" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761668v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Amo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762357v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759752v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827129v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758981v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carr&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heinemann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766181v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769711v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ping Hua He" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Llewellyn" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peacock" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768549v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kyozuko" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Floyd" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harcourt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Karychev" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dolgikh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608405v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotucheau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606471v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorps" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volpatti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792740v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792913v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603504v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glais" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804117v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neum&#252;ller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822578v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810211v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblond" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812268v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>