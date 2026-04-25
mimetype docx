--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -134,11753 +134,12015 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chargée de Recherches à INRAE, centre de Theix Auvergne-Rhône-AlpesMes domaines de recherches portent sur le comportement et le bien-être animal dans des systèmes agroforestier ou agrivoltaiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade use, welfare and performance of ewes grazing in temperate silvopastures differing in tree density</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Intrinsic hedonic value, complexity and possibility for action as essential characteristics of a welfare-friendly environment for animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Béral</w:t>
+                <w:t xml:space="preserve">S. Cowie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e39. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128642v1</w:t>
+                <w:t xml:space="preserve">hal-05568629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et réglementation en expérimentation animale en France : éléments de réflexion à partir des expérimentations sur les bovins</w:t>
+                <w:t xml:space="preserve">Shade use, welfare and performance of ewes grazing in temperate silvopastures differing in tree density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.5584⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790564v1</w:t>
+                <w:t xml:space="preserve">hal-05128642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of pig calls produced from birth to slaughter according to their emotional valence and context of production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éthique et réglementation en expérimentation animale en France : éléments de réflexion à partir des expérimentations sur les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Leliveld</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07174-8⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (2), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.5584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609348v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of pig calls produced from birth to slaughter according to their emotional valence and context of production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Ciara C.-R. Sypherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Pavel Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Lisette Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Monica Padilla de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.3409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07174-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03109876v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Gas and Electrical Stunning: Effects on Meat Quality of Pigs When Pre-Stunning Physical Activity Is Minimal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10020319⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148923v1</w:t>
+                <w:t xml:space="preserve">hal-03109876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stunning of pigs with different gas mixtures: Behavioural and physiological reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparing Gas and Electrical Stunning: Effects on Meat Quality of Pigs When Pre-Stunning Physical Activity Is Minimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108452⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124802v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic × environment variation in sheep lines bred for divergent resistance to strongyle infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stunning of pigs with different gas mixtures: Behavioural and physiological reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13294⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.108452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352619v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the Rava sheep help to maintain the open environments on the chain of the Auvergne Volcanoes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genetic × environment variation in sheep lines bred for divergent resistance to strongyle infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Céline Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boussouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.2591-2602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960124v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary intake and in vivo digestibility of leaves from two tree species: common ash (Fraxinus excelsior) and white mulberry (Morus alba)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How do the Rava sheep help to maintain the open environments on the chain of the Auvergne Volcanoes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 242, pp.55-59</w:t>
+              <w:t xml:space="preserve">, 2020, 242, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960109v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Voluntary intake and in vivo digestibility of leaves from two tree species: common ash (Fraxinus excelsior) and white mulberry (Morus alba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.55-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401859v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part I. Neurobiological mechanisms underlying stunning and killing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02630299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part II. Evaluation methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.010⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02634941v1</w:t>
+                <w:t xml:space="preserve">hal-01594531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part II. Evaluation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594531v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électronarcose des poulets :comment concilier bien-être animal et qualité des carcasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part I. Neurobiological mechanisms underlying stunning and killing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630159v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la manière dont l’animal perçoit et évalue son environnement pour réduire son stress en abattoir : exemple chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Électronarcose des poulets :comment concilier bien-être animal et qualité des carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.95-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635990v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Blond d'Aquitaine, Angus and Limousin bulls differ in emotional reactivity: Relationships with animal traits, stress reactions at slaughter and post-mortem muscle metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Comprendre la manière dont l’animal perçoit et évalue son environnement pour réduire son stress en abattoir : exemple chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/60107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une note de service relative aux conditions de transport en caisse des chevreaux abrogé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie II. Méthodes d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.77-81</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2-3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01605443v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie II. Méthodes d’évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Young Blond d'Aquitaine, Angus and Limousin bulls differ in emotional reactivity: Relationships with animal traits, stress reactions at slaughter and post-mortem muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638037v1</w:t>
+                <w:t xml:space="preserve">hal-02631548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Une note de service relative aux conditions de transport en caisse des chevreaux abrogé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Vanina Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dereclenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.77-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01211033v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie I. Mécanismes neurobiologiques impliqués lors de l’étourdissement et de la mise à mort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638116v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of movements following stunning and during bleeding in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110, pp.135-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie I. Mécanismes neurobiologiques impliqués lors de l’étourdissement et de la mise à mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2-2), pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129825v1</w:t>
+                <w:t xml:space="preserve">hal-02638116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195374v1</w:t>
+                <w:t xml:space="preserve">hal-01129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
+              <w:t xml:space="preserve">, 2014, 95, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648239v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129691v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01921783v1</w:t>
+                <w:t xml:space="preserve">hal-01129691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5418 - 5426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923139v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01923131v1</w:t>
+                <w:t xml:space="preserve">hal-01923139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (3-4), pp.233 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7120/096272812X13353700593482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644459v1</w:t>
+                <w:t xml:space="preserve">hal-01923131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (1), pp.55-59. </w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.43-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7120/096272812X13353700593482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649240v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological reactions of cattle in a commercial abattoir: Relationships with organisational aspects of the abattoir and animal characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Cohen Tannugi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.017⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646190v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring judgement bias and emotional reactivity in sheep following long-term exposure to unpredictable and aversive events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Hinch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102, pp.503-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions de stress des bovins dans un abattoir industriel français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Behavioural and physiological reactions of cattle in a commercial abattoir: Relationships with organisational aspects of the abattoir and animal characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cohen Tannugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642546v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le stress à l’abattage ? : exemples d’études chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Réactions de stress des bovins dans un abattoir industriel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cohen-Tannugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62, pp.107-112</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643612v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of food deprivation on behavioral reactivity and physiological status in Holstein cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Réduire le stress à l’abattage ? : exemples d’études chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.107-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643554v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effects of food deprivation on behavioral reactivity and physiological status in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10), pp.3272-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659892v1</w:t>
+                <w:t xml:space="preserve">hal-02643554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stray voltage on the physiology of stress, growth performance and carcass parameters in Romane male lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Deveaux</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.07.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173554v1</w:t>
+                <w:t xml:space="preserve">hal-02659892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative emotional state shortens the duration of the chewing sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of stray voltage on the physiology of stress, growth performance and carcass parameters in Romane male lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rossignol</w:t>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourdiol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (1), pp.57-61. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94, pp.125-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658589v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can emotional reactivity predict stress responses at slaugther in sheep ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Negative emotional state shortens the duration of the chewing sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Temple</w:t>
+                <w:t xml:space="preserve">L. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Ligout</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bourdiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.018⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660514v1</w:t>
+                <w:t xml:space="preserve">hal-02658589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Can emotional reactivity predict stress responses at slaugther in sheep ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Claude Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02668529v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie des porcs, expertise d’un système d’anesthésie gazeuse en groupe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chevillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechniPorc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.1501-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907156v1</w:t>
+                <w:t xml:space="preserve">hal-02668529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anesthésie des porcs, expertise d’un système d’anesthésie gazeuse en groupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 46 (3), pp.239-247</w:t>
+              <w:t xml:space="preserve">TechniPorc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (4), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664248v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Réponses physiologiques et comportementales à différents mélanges gazeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hedonism as a predictor of attitudes of young French women towards meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.71-82</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.239-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Expertise d'un abattoir équipé du système BACK LOADER d'anesthésie en groupe au CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Réponses physiologiques et comportementales à différents mélanges gazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (6), pp.216-223</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662022v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Qualités des viandes de porcs étourdis avec différents mélanges gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (4), pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Expertise d'un abattoir équipé du système BACK LOADER d'anesthésie en groupe au CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.216-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02680777v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional feelings generated by meat and other food products in women.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Elodie Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juillard E.S</w:t>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+                <w:t xml:space="preserve">Sylvie Droit-Violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94, pp.609-619</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 94 (4), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114729v1</w:t>
+                <w:t xml:space="preserve">hal-02680777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome oxidase activity in the olfactory system of staggerer mutant mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emotional feelings generated by meat and other food products in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lalonde</w:t>
+                <w:t xml:space="preserve">Juillard E.S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Strazielle</w:t>
+                <w:t xml:space="preserve">P. Chlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 910 (1-2), pp.126-133</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.609-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673280v1</w:t>
+                <w:t xml:space="preserve">hal-00114729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional brain variations of cytochrome oxidase activity and motor co-ordination in staggerer mutant mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cytochrome oxidase activity in the olfactory system of staggerer mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strazielle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 95 (3), pp.903-911</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 910 (1-2), pp.126-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693400v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory learning abilities in staggerer mutant mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Regional brain variations of cytochrome oxidase activity and motor co-ordination in staggerer mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Baudoin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strazielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 322 (6), pp.467-471</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 95 (3), pp.903-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693644v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olfactory learning abilities in staggerer mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 322 (6), pp.467-471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discrimination of olfactory sexual cues in staggerer mutant male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 67 (5), pp.631-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAMELIA - Résultats 2024 : focus sur le comportement animal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlot Élodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sigaud</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">6è Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004681v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet CAMELIA - Résultats 2024 : focus sur le comportement animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bereyziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Ar Rouz</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hellmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672524v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of daily observation grids for ruminants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Weyers</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.366-369</w:t>
+              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830743v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Co-design of daily observation grids for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Weyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210360v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la végétation prairiale et du comportement animal dans des systèmes Agri-PV pâturés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange OFB-INRAE : « Energies renouvelables – Biodiversité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210312v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Suivi de la végétation prairiale et du comportement animal dans des systèmes Agri-PV pâturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’échange OFB-INRAE : « Energies renouvelables – Biodiversité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139258v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t>
+              <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210370v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor shelter for grazing sheep: what impact of tree density on sheep behaviour, welfare and performance?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an automated classification of pig calls according to their emotional valence and behavioural context: a comparison of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mandel-Briefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Sypherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Leliveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. INTERNATIONAL CONFERENCE ON THE ASSESSMENT OF ANIMAL WELFARE AT FARM AND GROUP LEVEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc - University College Cork, Aug 2021, Virtual conference, Ireland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 54th Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181888v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automated classification of pig calls according to their emotional valence and behavioural context: a comparison of methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outdoor shelter for grazing sheep: what impact of tree density on sheep behaviour, welfare and performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bizeray-Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 54th Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">8. INTERNATIONAL CONFERENCE ON THE ASSESSMENT OF ANIMAL WELFARE AT FARM AND GROUP LEVEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc - University College Cork, Aug 2021, Virtual conference, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578086v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automated classiﬁcation of pig calls according to their emotional valence and behavioural context: a comparison of methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Briefer</w:t>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara Sypherd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mónica Padilla de La Torre</w:t>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International society for applied ethology, Aug 2021, Online, France. pp.113</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653802v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre, un levier d'adaptation face au changement climatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Liagre</w:t>
+                <w:t xml:space="preserve">Towards an automated classiﬁcation of pig calls according to their emotional valence and behavioural context: a comparison of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Sypherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Leliveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Padilla de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">54. Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International society for applied ethology, Aug 2021, Online, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147364v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage sur prairies agroforestières : quels impacts des arbres sur le comportement, le bien-être et les performances des ovins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'arbre, un levier d'adaptation face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Beral</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738318v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique de l’élevage des herbivores au pâturage : questions d’autonomie et de bien-être pour l’animal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pâturage sur prairies agroforestières : quels impacts des arbres sur le comportement, le bien-être et les performances des ovins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734552v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Ethique de l’élevage des herbivores au pâturage : questions d’autonomie et de bien-être pour l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936465v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196482v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741677v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740161v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195375v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t>
+              <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210350v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925036v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’origine des mouvements musculaires des bovins après l’étourdissement et pendant la saignée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches et Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744968v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of stress reactions of lambs at slaughter by improving their reactivity to human beings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’origine des mouvements musculaires des bovins après l’étourdissement et pendant la saignée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches et Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808415v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reduction of stress reactions of lambs at slaughter by improving their reactivity to human beings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925076v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190381v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of stress associated to rumenocentesis: benefits of local anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936827v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802627v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745980v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936417v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745979v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752496v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les réactions de stress à l'abattage chez le bovin adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755765v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variations in stress reactivity at slaughter, in cattle and sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Prédire les réactions de stress à l'abattage chez le bovin adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753340v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Individual variations in stress reactivity at slaughter, in cattle and sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757508v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752608v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réactivité émotionnelle comme prédicteur des réactions de stress à l'abattage chez les ovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758326v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la réactivité émotionnelle au moment du sevrage sur le stress à l’abattage chez les ovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La réactivité émotionnelle comme prédicteur des réactions de stress à l'abattage chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758217v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie gazeuse des porcs : variations physiologiques et comportementales et qualités des viandes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effet de la réactivité émotionnelle au moment du sevrage sur le stress à l’abattage chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754776v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anesthésie gazeuse des porcs : variations physiologiques et comportementales et qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Schlich</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115542v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSDR Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comportement des consommateurs vis-à-vis des produits alimentaires de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA-ENITAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11890,1021 +12152,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotional valence in pigs across multiple call types and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Policht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette M C Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Düpjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Vocal interactivity in-and-between Humans, Animals and Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the 2nd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between slaughter procedures and reactions of cattle: a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannugi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12914,284 +13176,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines to apply for ethical approval of animal experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Langbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Herskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emer Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in experiments on live cattle: a pragmatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Herskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emer Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rutherford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13201,251 +13463,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4e R : Replacement, Réhabilitation, Retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13455,273 +13717,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongyle-resistant sheep express their potential across environments and leave limited scope for parasite plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotional valence in pigs across multiple call types and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Policht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette M C Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Düpjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13731,147 +13993,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARASOL : AGROFORESTERIE EN SYSTÈME D’ÉLEVAGE OVIN - Étude de son potentiel dans le cadre de l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13881,118 +14143,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow training session « Ethics in experiments on animals » (2 days)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14060,51 +14322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B00C0C7"/>
+    <w:nsid w:val="5C166865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14291,51 +14553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deiss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-5083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167785311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.5584" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara C.-R. Sypherd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Linhart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Leliveld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07174-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKJD1H39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.12.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N45B0X8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/096272812X13353700593482" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen Tannugi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6T5NJNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Doyle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fisher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hinch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNFX7ML-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdiol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMK5T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Temple" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Racine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VXTKD0P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654858v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalonde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strazielle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bereyziat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hellmeister" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sigaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray-Filoche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Sypherd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Read" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808415v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lullier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758217v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette M C Leliveld" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vihar-2019.vihar.org/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790586v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rutherford" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137788v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375173v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137909v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deiss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-5083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167785311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.5584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara C.-R. Sypherd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Linhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Leliveld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07174-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKJD1H39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.07.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N45B0X8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/096272812X13353700593482" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Doyle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fisher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hinch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNFX7ML-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen Tannugi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6T5NJNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdiol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMK5T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Temple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Racine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VXTKD0P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654858v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalonde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strazielle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlot &#201;lodie Merlot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bereyziat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hellmeister" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sigaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Sypherd" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Read" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181888v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray-Filoche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lullier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753340v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500410v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette M C Leliveld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vihar-2019.vihar.org/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rutherford" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137788v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375173v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>