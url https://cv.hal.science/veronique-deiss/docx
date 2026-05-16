--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1527,414 +1527,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part II. Evaluation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Menant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594531v1</w:t>
+                <w:t xml:space="preserve">hal-02634941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part II. Evaluation methods</w:t>
+                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part I. Neurobiological mechanisms underlying stunning and killing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118, pp.147-156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 118, pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.010⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634941v1</w:t>
+                <w:t xml:space="preserve">hal-02630299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part I. Neurobiological mechanisms underlying stunning and killing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+                <w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630299v1</w:t>
+                <w:t xml:space="preserve">hal-01594531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électronarcose des poulets :comment concilier bien-être animal et qualité des carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la manière dont l’animal perçoit et évalue son environnement pour réduire son stress en abattoir : exemple chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,368 +2091,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie II. Méthodes d’évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young Blond d'Aquitaine, Angus and Limousin bulls differ in emotional reactivity: Relationships with animal traits, stress reactions at slaughter and post-mortem muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638037v1</w:t>
+                <w:t xml:space="preserve">hal-02631548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Blond d'Aquitaine, Angus and Limousin bulls differ in emotional reactivity: Relationships with animal traits, stress reactions at slaughter and post-mortem muscle metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Une note de service relative aux conditions de transport en caisse des chevreaux abrogé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dereclenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.77-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631548v1</w:t>
+                <w:t xml:space="preserve">hal-01605443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une note de service relative aux conditions de transport en caisse des chevreaux abrogé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie II. Méthodes d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.77-81</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2-3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01605443v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of movements following stunning and during bleeding in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie I. Mécanismes neurobiologiques impliqués lors de l’étourdissement et de la mise à mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3687,273 +3687,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/096272812X13353700593482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923131v1</w:t>
+                <w:t xml:space="preserve">hal-02644459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+                <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (3-4), pp.233 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7120/096272812X13353700593482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644459v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
               </w:r>
@@ -4079,345 +4079,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring judgement bias and emotional reactivity in sheep following long-term exposure to unpredictable and aversive events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and physiological reactions of cattle in a commercial abattoir: Relationships with organisational aspects of the abattoir and animal characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Doyle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Cohen Tannugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648440v1</w:t>
+                <w:t xml:space="preserve">hal-02646190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological reactions of cattle in a commercial abattoir: Relationships with organisational aspects of the abattoir and animal characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+                <w:t xml:space="preserve">Measuring judgement bias and emotional reactivity in sheep following long-term exposure to unpredictable and aversive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Cohen Tannugi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoff Hinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (1), pp.158-168. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102, pp.503-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646190v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions de stress des bovins dans un abattoir industriel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cohen-Tannugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,51 +4468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le stress à l’abattage ? : exemples d’études chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food deprivation on behavioral reactivity and physiological status in Holstein cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,359 +6641,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment.</w:t>
+                <w:t xml:space="preserve">Projet CAMELIA - Résultats 2024 : focus sur le comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlot Élodie Merlot</w:t>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+                <w:t xml:space="preserve">Nathan Bereyziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Gabriela Hellmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Roux</w:t>
+                <w:t xml:space="preserve">Quentin Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journée Interdisciplinaire sur la Condition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583894v1</w:t>
+                <w:t xml:space="preserve">hal-05004681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAMELIA - Résultats 2024 : focus sur le comportement animal</w:t>
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bereyziat</w:t>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Hellmeister</w:t>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Sigaud</w:t>
+                <w:t xml:space="preserve">David Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">6. Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004681v1</w:t>
+                <w:t xml:space="preserve">hal-05583894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
@@ -7008,508 +7008,508 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of daily observation grids for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbey</w:t>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Weyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+                <w:t xml:space="preserve">Ariane Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Andrade</w:t>
+                <w:t xml:space="preserve">Manon Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Suivi de la végétation prairiale et du comportement animal dans des systèmes Agri-PV pâturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
+              <w:t xml:space="preserve">Journée d’échange OFB-INRAE : « Energies renouvelables – Biodiversité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139039v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la végétation prairiale et du comportement animal dans des systèmes Agri-PV pâturés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+                <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange OFB-INRAE : « Energies renouvelables – Biodiversité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210312v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7518,498 +7518,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+                <w:t xml:space="preserve">Ariane Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Andrade</w:t>
+                <w:t xml:space="preserve">Manon Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automated classification of pig calls according to their emotional valence and behavioural context: a comparison of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mandel-Briefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mandel-Briefer</w:t>
+                <w:t xml:space="preserve">Ciara Sypherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 54th Congress of the ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor shelter for grazing sheep: what impact of tree density on sheep behaviour, welfare and performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8031,106 +8031,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bizeray-Filoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. INTERNATIONAL CONFERENCE ON THE ASSESSMENT OF ANIMAL WELFARE AT FARM AND GROUP LEVEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc - University College Cork, Aug 2021, Virtual conference, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8139,248 +8139,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automated classiﬁcation of pig calls according to their emotional valence and behavioural context: a comparison of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Sypherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Padilla de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Congress of the ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International society for applied ethology, Aug 2021, Online, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre, un levier d'adaptation face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8402,110 +8402,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage sur prairies agroforestières : quels impacts des arbres sur le comportement, le bien-être et les performances des ovins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8514,137 +8514,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique de l’élevage des herbivores au pâturage : questions d’autonomie et de bien-être pour l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,113 +8685,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,198 +8810,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9010,498 +9010,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9556,198 +9556,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9756,593 +9756,593 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’origine des mouvements musculaires des bovins après l’étourdissement et pendant la saignée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches et Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of stress reactions of lambs at slaughter by improving their reactivity to human beings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Risk of stress associated to rumenocentesis: benefits of local anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925076v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of stress associated to rumenocentesis: benefits of local anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745635v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
+                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
@@ -10373,89 +10373,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190381v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10497,168 +10497,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10700,73 +10700,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10795,73 +10795,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10916,212 +10916,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les réactions de stress à l'abattage chez le bovin adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11149,87 +11149,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variations in stress reactivity at slaughter, in cattle and sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11274,212 +11274,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11524,113 +11524,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réactivité émotionnelle comme prédicteur des réactions de stress à l'abattage chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11649,73 +11649,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la réactivité émotionnelle au moment du sevrage sur le stress à l’abattage chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11724,123 +11724,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthésie gazeuse des porcs : variations physiologiques et comportementales et qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11882,267 +11882,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'expérience sensorielle et du contexte social sur l'acceptation de la viande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des consommateurs vis-à-vis des produits alimentaires de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA-ENITAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12152,314 +12152,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotional valence in pigs across multiple call types and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Policht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Policht</w:t>
+                <w:t xml:space="preserve">Lisette M C Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Düpjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Vocal interactivity in-and-between Humans, Animals and Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the 2nd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12518,87 +12518,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12639,73 +12639,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12764,198 +12764,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13014,159 +13014,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between slaughter procedures and reactions of cattle: a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannugi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13176,284 +13176,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines to apply for ethical approval of animal experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Langbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Langbein</w:t>
+                <w:t xml:space="preserve">Mette Herskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Herskin</w:t>
+                <w:t xml:space="preserve">Frédéric Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dehareng</w:t>
+                <w:t xml:space="preserve">Emer Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in experiments on live cattle: a pragmatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Herskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emer Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rutherford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13463,162 +13463,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4e R : Replacement, Réhabilitation, Retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 8 p. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Juin</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13626,88 +13626,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13717,65 +13717,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongyle-resistant sheep express their potential across environments and leave limited scope for parasite plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13817,173 +13817,173 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotional valence in pigs across multiple call types and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Policht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Policht</w:t>
+                <w:t xml:space="preserve">Lisette M C Leliveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette M C Leliveld</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Düpjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13993,51 +13993,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARASOL : AGROFORESTERIE EN SYSTÈME D’ÉLEVAGE OVIN - Étude de son potentiel dans le cadre de l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14059,81 +14059,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14143,51 +14143,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow training session « Ethics in experiments on animals » (2 days)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14196,65 +14196,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14322,51 +14322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C166865"/>
+    <w:nsid w:val="709661EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14553,51 +14553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deiss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-5083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167785311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.5584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara C.-R. Sypherd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Linhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Leliveld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07174-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKJD1H39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.07.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N45B0X8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/096272812X13353700593482" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Doyle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fisher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hinch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNFX7ML-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen Tannugi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6T5NJNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdiol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMK5T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Temple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Racine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VXTKD0P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654858v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalonde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strazielle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlot &#201;lodie Merlot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bereyziat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hellmeister" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sigaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Sypherd" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Read" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181888v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray-Filoche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lullier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753340v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500410v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette M C Leliveld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vihar-2019.vihar.org/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rutherford" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137788v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375173v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deiss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-5083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167785311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.5584" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara C.-R. Sypherd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Linhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Leliveld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07174-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKJD1H39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.12.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.07.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N45B0X8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/096272812X13353700593482" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen Tannugi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6T5NJNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Doyle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fisher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hinch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.01.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNFX7ML-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdiol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.07.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMK5T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Temple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Racine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VXTKD0P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654858v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillard E.S" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chlich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalonde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strazielle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bereyziat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hellmeister" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sigaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578086v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Sypherd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Read" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray-Filoche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla de La Torre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lullier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802627v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Juillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette M C Leliveld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vihar-2019.vihar.org/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790586v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rutherford" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>