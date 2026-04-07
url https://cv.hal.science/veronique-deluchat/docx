--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -320,274 +320,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus removal with zero-valent iron: Fixed-bed experiments with long-term monitoring and solid analysis</w:t>
+                <w:t xml:space="preserve">Does anoxia promote the mobilization of P-bearing colloids from dam reservoir sediment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lanet</w:t>
+                <w:t xml:space="preserve">Ngoc-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104239⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.120568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938284v1</w:t>
+                <w:t xml:space="preserve">hal-04938226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does anoxia promote the mobilization of P-bearing colloids from dam reservoir sediment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus removal with zero-valent iron: Fixed-bed experiments with long-term monitoring and solid analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Elena Seiberras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Joëlle Paing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 245, pp.120568. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.104239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938226v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cysteine, glutathione and phytochelatins responses of Myriophyllum alterniflorum to copper and arsenic stress affected by trophic conditions?</w:t>
               </w:r>
@@ -948,629 +948,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extraction methods on mobilizable colloids and associated phosphorus from reservoir sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diep N. Nguyen</w:t>
+                <w:t xml:space="preserve">Relevant design parameters for a reactor used in P removal with ZVI-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.8-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiec.2021.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129297v1</w:t>
+                <w:t xml:space="preserve">hal-04938349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant design parameters for a reactor used in P removal with ZVI-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lanet</w:t>
+                <w:t xml:space="preserve">Effect of extraction methods on mobilizable colloids and associated phosphorus from reservoir sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diep N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.8-21. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 284, pp.131321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jiec.2021.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938349v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do colloid separation and sediment storage methods affect water-mobilizable colloids and phosphorus? An insight into dam reservoir sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sedimentary phosphorus accumulation and distribution in the continuum of three cascade dams (Creuse River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125505⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.6526-6539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492264v1</w:t>
+                <w:t xml:space="preserve">hal-02504813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal/metalloid occurrence in rivers with their accumulation in macrophyte case study with Myriophyllum alterniflorum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do colloid separation and sediment storage methods affect water-mobilizable colloids and phosphorus? An insight into dam reservoir sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diep N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08257-7⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 606, pp.125505 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152201v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary phosphorus accumulation and distribution in the continuum of three cascade dams (Creuse River, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of metal/metalloid occurrence in rivers with their accumulation in macrophyte case study with Myriophyllum alterniflorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (6), pp.6526-6539. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07184-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08257-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504813v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Myriophyllum alterniflorum biomarker responses to arsenic stress differentially affected by hydrodynamic conditions?</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,90 +1673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus mobility in dam reservoir affected by redox oscillations: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fondanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,90 +2062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale et mobilité du phosphore sédimentaire dans une retenue hydroélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malagorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2181,216 +2181,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from aqueous solution using ZVI/sand bed reactor: Behavior and mechanism</w:t>
+                <w:t xml:space="preserve">Role of iron oxidation byproducts in the removal of phosphate from aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.1627-1636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129762v1</w:t>
+                <w:t xml:space="preserve">hal-02006878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and translocation of copper and arsenic in an aquatic macrophyte Myriophyllum alterniflorum DC. in oligotrophic and eutrophic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,195 +2431,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of iron oxidation byproducts in the removal of phosphate from aqueous solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of arsenate As (V) on the biomarkers of Myriophyllum alterniflorum in oligotrophic and eutrophic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+                <w:t xml:space="preserve">M. Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Saad</w:t>
+                <w:t xml:space="preserve">M. Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cleries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006878v1</w:t>
+                <w:t xml:space="preserve">hal-04943308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term influence of aeration on arsenic trapping in a ZVI/sand bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,191 +2656,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of arsenate As (V) on the biomarkers of Myriophyllum alterniflorum in oligotrophic and eutrophic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Saad</w:t>
+                <w:t xml:space="preserve">Phosphate removal from aqueous solution using ZVI/sand bed reactor: Behavior and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.04.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943308v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of As trapping along a ZVI/sand bed reactor</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressigout Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of AsIII, AsV and dimethylarsinic acid onto synthesized lepidocrocite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,51 +3111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,173 +3338,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface characterisation of Microcystis aeruginosa and Chlorella vulgaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AsIII oxidation by Thiomonas arsenivorans in up-flow fixed-bed reactors coupled to As sequestration onto zero-valent iron-coated sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadjoudja</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.10.078⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (17), pp.5098-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651778v1</w:t>
+                <w:t xml:space="preserve">hal-00558718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(III) biological oxidation by CAsO1 consortium in fixed-bed reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,261 +3542,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.171-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsIII oxidation by Thiomonas arsenivorans in up-flow fixed-bed reactors coupled to As sequestration onto zero-valent iron-coated sand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell surface characterisation of Microcystis aeruginosa and Chlorella vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hadjoudja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (17), pp.5098-5108. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (2), pp.293-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558718v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term copper toxicity on Microcystis aeruginosa and Chlorella vulgaris using flow cytometry.</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a GFAAS method for determination of total inorganic arsenic in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,302 +4159,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of the phosphorus removal (SRP and TP) from eutrophic lake water treated with aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Auvray</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (3), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.04.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930135v1</w:t>
+                <w:t xml:space="preserve">hal-05007350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpin</w:t>
+                <w:t xml:space="preserve">Laboratory investigation of the phosphorus removal (SRP and TP) from eutrophic lake water treated with aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (3), pp.267-280. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.2713-2719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007350v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities.</w:t>
               </w:r>
@@ -4479,455 +4479,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80 (3), pp.267-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic removal by adsorption on iron(III) phosphate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Laclautre</w:t>
+                <w:t xml:space="preserve">Developpement of a simple method for rapid determination of As(III) and total As in drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raad Al Shukry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/water/20053602167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931126v1</w:t>
+                <w:t xml:space="preserve">hal-00940154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement of a simple method for rapid determination of As(III) and total As in drinking water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">Arsenic removal by adsorption on iron(III) phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Laclautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36, pp.167-178. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.262-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/water/20053602167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940154v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(V) retention and As(III) simultaneous oxidation and removal on a MnO2-loaded polystyrene resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Laclautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,90 +4999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic arsenic removal on a MnO2-loaded resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabroullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raad Al Shukry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5124,103 +5124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOSPHORUS FRACTIONATION AND SHORT-TERM MOBILITY IN THE SURFACE SEDIMENT OF A POLYMICTIC SHALLOWLAKE TREATED WITH A LOW DOSE OF ALUM (COURTILLE LAKE, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 146, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPPER ACCUMULATION IN A RESERVOIR ECOSYSTEM FOLLOWING COPPER SULFATE TREATMENT (ST. GERMAIN LES BELLES, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,77 +5370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,64 +5499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF ORGANIC MATTER IN COPPER MOBILITY IN A POLYMICTIC LAKE FOLLOWING COPPER SULFATE TREATMENT (COURTILLE LAKE, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5618,523 +5618,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part I. Case of aluminium sulphate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 255, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931146v1</w:t>
+                <w:t xml:space="preserve">hal-00931125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Washing powders and the environment: has TAED any influence on the complexing behaviour of phosphonic acids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part II. Case of copper sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36, pp.4301-4306</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 120, pp.627-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943980v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part II. Case of copper sulfate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Washing powders and the environment: has TAED any influence on the complexing behaviour of phosphonic acids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 120, pp.627-634</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.4301-4306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931145v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouras</w:t>
+                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part I. Case of aluminium sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 120, pp.617-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00931125v1</w:t>
+                <w:t xml:space="preserve">hal-00931146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of phosphonic acids and EDTA on bacterial copper toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6185,77 +6185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Carbonate and Calcium Ions on the Phosphonate Complexation with Cu, Zn, Cd and Ni in Fresh Waters: An Evaluation of Thermodynamic Constants and a Chemical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6302,496 +6302,496 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent cations (Al(III), Cr(III), Fe(III)) with two phosphonic acids in the pH range of fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.999-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948175v1</w:t>
+                <w:t xml:space="preserve">hal-00943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent cations (Al(III), Cr(III), Fe(III)) with two phosphonic acids in the pH range of fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.999-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943981v1</w:t>
+                <w:t xml:space="preserve">hal-00948175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Some Washing Powder Components on Copper (II) and Calcium (II) Complexation with Fulvic Acids</w:t>
+                <w:t xml:space="preserve">Divalent cations speciation with three phosphonate ligands in the pH-range of natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Caullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 68, pp.123-135</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44, pp.897-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948161v1</w:t>
+                <w:t xml:space="preserve">hal-00943979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent cations speciation with three phosphonate ligands in the pH-range of natural waters</w:t>
+                <w:t xml:space="preserve">Influence of Some Washing Powder Components on Copper (II) and Calcium (II) Complexation with Fulvic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Caullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 44, pp.897-907</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943979v1</w:t>
+                <w:t xml:space="preserve">hal-00948161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonation and Complexation Constants of Phosphonic Acids with Cations of Environmental Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTANTES DE PROTONATION ET DE COMPLEXATION DE L'ACIDE 1-HYDROXYETHANE-1,1′-DIPHOSPHONIQUE (HEDP) VIS-A-VIS DE CATIONS DIVALENTS: ETUDE DE COMPLEXES PEU SOLUBLES DE HEDP AVEC Pb (II) ET Cd (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,64 +6995,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aeration onto As trapping in ZVI/sand reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7116,77 +7116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
@@ -7267,51 +7267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du Réseau National Biofilm " Les Biofilms au service des Biotechnologies- Bioénergies, Agro-Alimentaire, Environnement "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7711,77 +7711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(III) oxidation by Thiomonas arsenivorans in fixed-bed reactors coupled to As sequestration onto Fe0-coated sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7894,51 +7894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Decou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8025,77 +8025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMOSED (2019-2021) Mobilisable phosphorus in water body sediments: what parameters are relevant for stock assessment? Synthesis report - March 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE0C41D8"/>
+    <w:nsid w:val="F187C7F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8451,51 +8451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deluchat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9433-5658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119984504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215097267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359219747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07241-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Seiberras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Diep Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Hai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14060856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep N. Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2021.08.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08257-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rapin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07184-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Saad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vasiliu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krayem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cleries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lenain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pressigout J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Chouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjoudja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.10.078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQB40BZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hadjoudja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7FMH64L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRCG9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00930135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auvray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.04.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QSD5PCL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/20053602167" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NLDPT4VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Chazal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bollinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deluchat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9433-5658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119984504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215097267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359219747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07241-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Diep Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Seiberras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Hai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14060856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep N. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07184-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08257-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krayem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cleries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lenain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vasiliu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pressigout J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Chouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjoudja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.10.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQB40BZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hadjoudja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7FMH64L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRCG9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00930135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auvray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.04.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QSD5PCL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/20053602167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NLDPT4VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Chazal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bollinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>