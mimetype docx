--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -320,274 +320,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does anoxia promote the mobilization of P-bearing colloids from dam reservoir sediment?</w:t>
+                <w:t xml:space="preserve">Phosphorus removal with zero-valent iron: Fixed-bed experiments with long-term monitoring and solid analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Pauline Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Elena Seiberras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Joëlle Paing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.104239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938226v1</w:t>
+                <w:t xml:space="preserve">hal-04938284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus removal with zero-valent iron: Fixed-bed experiments with long-term monitoring and solid analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lanet</w:t>
+                <w:t xml:space="preserve">Does anoxia promote the mobilization of P-bearing colloids from dam reservoir sediment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.104239. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.120568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938284v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cysteine, glutathione and phytochelatins responses of Myriophyllum alterniflorum to copper and arsenic stress affected by trophic conditions?</w:t>
               </w:r>
@@ -954,77 +954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant design parameters for a reactor used in P removal with ZVI-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.8-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1071,64 +1071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extraction methods on mobilizable colloids and associated phosphorus from reservoir sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diep N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1169,408 +1169,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary phosphorus accumulation and distribution in the continuum of three cascade dams (Creuse River, France)</w:t>
+                <w:t xml:space="preserve">Assessment of metal/metalloid occurrence in rivers with their accumulation in macrophyte case study with Myriophyllum alterniflorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07184-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08257-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504813v1</w:t>
+                <w:t xml:space="preserve">hal-03152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do colloid separation and sediment storage methods affect water-mobilizable colloids and phosphorus? An insight into dam reservoir sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diep N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 606, pp.125505 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal/metalloid occurrence in rivers with their accumulation in macrophyte case study with Myriophyllum alterniflorum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary phosphorus accumulation and distribution in the continuum of three cascade dams (Creuse River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Decou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maha Krayem</w:t>
+                <w:t xml:space="preserve">Anne Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hourdin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192 (6), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.6526-6539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08257-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152201v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Myriophyllum alterniflorum biomarker responses to arsenic stress differentially affected by hydrodynamic conditions?</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,90 +1673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus mobility in dam reservoir affected by redox oscillations: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fondanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,90 +2062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale et mobilité du phosphore sédimentaire dans une retenue hydroélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malagorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2181,277 +2181,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of iron oxidation byproducts in the removal of phosphate from aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sleiman</w:t>
+                <w:t xml:space="preserve">Absorption and translocation of copper and arsenic in an aquatic macrophyte Myriophyllum alterniflorum DC. in oligotrophic and eutrophic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+                <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Saad</w:t>
+                <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.1627-1636</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (11), pp.11129-11136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006878v1</w:t>
+                <w:t xml:space="preserve">hal-02006879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and translocation of copper and arsenic in an aquatic macrophyte Myriophyllum alterniflorum DC. in oligotrophic and eutrophic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
+                <w:t xml:space="preserve">Role of iron oxidation byproducts in the removal of phosphate from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kazpard</w:t>
+                <w:t xml:space="preserve">Zeinab Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (11), pp.11129-11136</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.1627-1636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006879v1</w:t>
+                <w:t xml:space="preserve">hal-02006878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of arsenate As (V) on the biomarkers of Myriophyllum alterniflorum in oligotrophic and eutrophic conditions</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadjoudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342 (2), pp.293-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sargos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4159,302 +4159,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpin</w:t>
+                <w:t xml:space="preserve">Laboratory investigation of the phosphorus removal (SRP and TP) from eutrophic lake water treated with aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.2713-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007350v1</w:t>
+                <w:t xml:space="preserve">hal-00930135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of the phosphorus removal (SRP and TP) from eutrophic lake water treated with aluminium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Auvray</w:t>
+                <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40, pp.2713-2719. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (3), pp.267-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930135v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities.</w:t>
               </w:r>
@@ -4479,110 +4479,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80 (3), pp.267-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5118,484 +5118,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOSPHORUS FRACTIONATION AND SHORT-TERM MOBILITY IN THE SURFACE SEDIMENT OF A POLYMICTIC SHALLOWLAKE TREATED WITH A LOW DOSE OF ALUM (COURTILLE LAKE, FRANCE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Auvray</w:t>
+                <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61, pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-9140(03)00274-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940134v1</w:t>
+                <w:t xml:space="preserve">hal-00940126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPPER ACCUMULATION IN A RESERVOIR ECOSYSTEM FOLLOWING COPPER SULFATE TREATMENT (ST. GERMAIN LES BELLES, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">PHOSPHORUS FRACTIONATION AND SHORT-TERM MOBILITY IN THE SURFACE SEDIMENT OF A POLYMICTIC SHALLOWLAKE TREATED WITH A LOW DOSE OF ALUM (COURTILLE LAKE, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatenet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 150, pp.3-22</w:t>
+              <w:t xml:space="preserve">, 2003, 146, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940143v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">COPPER ACCUMULATION IN A RESERVOIR ECOSYSTEM FOLLOWING COPPER SULFATE TREATMENT (ST. GERMAIN LES BELLES, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 150, pp.3-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940126v1</w:t>
+                <w:t xml:space="preserve">hal-00940143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF ORGANIC MATTER IN COPPER MOBILITY IN A POLYMICTIC LAKE FOLLOWING COPPER SULFATE TREATMENT (COURTILLE LAKE, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.787-796</w:t>
@@ -5618,536 +5618,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Washing powders and the environment: has TAED any influence on the complexing behaviour of phosphonic acids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.4301-4306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931125v1</w:t>
+                <w:t xml:space="preserve">hal-00943980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part II. Case of copper sulfate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part I. Case of aluminium sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 120, pp.627-634</w:t>
+              <w:t xml:space="preserve">, 2002, 120, pp.617-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931145v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Washing powders and the environment: has TAED any influence on the complexing behaviour of phosphonic acids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part II. Case of copper sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36, pp.4301-4306</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 120, pp.627-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943980v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part I. Case of aluminium sulphate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 255, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931146v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of phosphonic acids and EDTA on bacterial copper toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,51 +6185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Carbonate and Calcium Ions on the Phosphonate Complexation with Cu, Zn, Cd and Ni in Fresh Waters: An Evaluation of Thermodynamic Constants and a Chemical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent cations (Al(III), Cr(III), Fe(III)) with two phosphonic acids in the pH range of fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,81 +6380,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.999-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943981v1</w:t>
+                <w:t xml:space="preserve">hal-00948175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent cations (Al(III), Cr(III), Fe(III)) with two phosphonic acids in the pH range of fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,75 +6488,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.999-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948175v1</w:t>
+                <w:t xml:space="preserve">hal-00943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent cations speciation with three phosphonate ligands in the pH-range of natural waters</w:t>
+                <w:t xml:space="preserve">Influence of Some Washing Powder Components on Copper (II) and Calcium (II) Complexation with Fulvic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
@@ -6574,97 +6574,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Caullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 44, pp.897-907</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943979v1</w:t>
+                <w:t xml:space="preserve">hal-00948161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Some Washing Powder Components on Copper (II) and Calcium (II) Complexation with Fulvic Acids</w:t>
+                <w:t xml:space="preserve">Divalent cations speciation with three phosphonate ligands in the pH-range of natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
@@ -6682,73 +6682,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Caullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 68, pp.123-135</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44, pp.897-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948161v1</w:t>
+                <w:t xml:space="preserve">hal-00943979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonation and Complexation Constants of Phosphonic Acids with Cations of Environmental Interest</w:t>
               </w:r>
@@ -7894,51 +7894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Decou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8025,77 +8025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMOSED (2019-2021) Mobilisable phosphorus in water body sediments: what parameters are relevant for stock assessment? Synthesis report - March 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F187C7F5"/>
+    <w:nsid w:val="5A1B2B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8451,51 +8451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deluchat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9433-5658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119984504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215097267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359219747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07241-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Diep Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Seiberras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Hai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14060856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep N. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07184-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08257-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krayem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cleries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lenain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vasiliu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pressigout J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Chouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjoudja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.10.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQB40BZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hadjoudja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7FMH64L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRCG9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00930135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auvray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.04.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QSD5PCL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/20053602167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NLDPT4VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Chazal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bollinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deluchat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9433-5658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119984504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215097267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359219747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07241-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Seiberras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Diep Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Hai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14060856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep N. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08257-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rapin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07184-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krayem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cleries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lenain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vasiliu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pressigout J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Chouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjoudja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.10.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQB40BZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hadjoudja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7FMH64L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRCG9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00930135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auvray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.04.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QSD5PCL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/20053602167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NLDPT4VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Chazal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bollinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>