--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -948,412 +948,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant design parameters for a reactor used in P removal with ZVI-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lanet</w:t>
+                <w:t xml:space="preserve">Effect of extraction methods on mobilizable colloids and associated phosphorus from reservoir sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diep N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jiec.2021.08.005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 284, pp.131321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938349v1</w:t>
+                <w:t xml:space="preserve">hal-05129297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extraction methods on mobilizable colloids and associated phosphorus from reservoir sediment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Relevant design parameters for a reactor used in P removal with ZVI-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 284, pp.131321. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.8-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jiec.2021.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129297v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal/metalloid occurrence in rivers with their accumulation in macrophyte case study with Myriophyllum alterniflorum</w:t>
+                <w:t xml:space="preserve">Sedimentary phosphorus accumulation and distribution in the continuum of three cascade dams (Creuse River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
+                <w:t xml:space="preserve">Anne Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne da Silva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08257-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.6526-6539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152201v1</w:t>
+                <w:t xml:space="preserve">hal-02504813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do colloid separation and sediment storage methods affect water-mobilizable colloids and phosphorus? An insight into dam reservoir sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diep N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,206 +1367,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 606, pp.125505 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary phosphorus accumulation and distribution in the continuum of three cascade dams (Creuse River, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of metal/metalloid occurrence in rivers with their accumulation in macrophyte case study with Myriophyllum alterniflorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (6), pp.6526-6539. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07184-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08257-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504813v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Myriophyllum alterniflorum biomarker responses to arsenic stress differentially affected by hydrodynamic conditions?</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,90 +1673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus mobility in dam reservoir affected by redox oscillations: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fondanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,90 +2062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale et mobilité du phosphore sédimentaire dans une retenue hydroélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malagorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and translocation of copper and arsenic in an aquatic macrophyte Myriophyllum alterniflorum DC. in oligotrophic and eutrophic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,282 +2431,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of arsenate As (V) on the biomarkers of Myriophyllum alterniflorum in oligotrophic and eutrophic conditions</w:t>
+                <w:t xml:space="preserve">Long-term influence of aeration on arsenic trapping in a ZVI/sand bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krayem</w:t>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabiet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandru Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943308v1</w:t>
+                <w:t xml:space="preserve">hal-02006860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term influence of aeration on arsenic trapping in a ZVI/sand bed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of arsenate As (V) on the biomarkers of Myriophyllum alterniflorum in oligotrophic and eutrophic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cleries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006860v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate removal from aqueous solution using ZVI/sand bed reactor: Behavior and mechanism</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressigout Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of AsIII, AsV and dimethylarsinic acid onto synthesized lepidocrocite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,51 +3111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,319 +3338,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsIII oxidation by Thiomonas arsenivorans in up-flow fixed-bed reactors coupled to As sequestration onto zero-valent iron-coated sand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">As(III) biological oxidation by CAsO1 consortium in fixed-bed reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
+                <w:t xml:space="preserve">Jérôme Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (17), pp.5098-5108. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558718v1</w:t>
+                <w:t xml:space="preserve">hal-00557635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As(III) biological oxidation by CAsO1 consortium in fixed-bed reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AsIII oxidation by Thiomonas arsenivorans in up-flow fixed-bed reactors coupled to As sequestration onto zero-valent iron-coated sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Jonathan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (2), pp.171-178. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (17), pp.5098-5108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557635v1</w:t>
+                <w:t xml:space="preserve">hal-00558718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell surface characterisation of Microcystis aeruginosa and Chlorella vulgaris</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a GFAAS method for determination of total inorganic arsenic in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,302 +4159,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of the phosphorus removal (SRP and TP) from eutrophic lake water treated with aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Auvray</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (3), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.04.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930135v1</w:t>
+                <w:t xml:space="preserve">hal-05007350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpin</w:t>
+                <w:t xml:space="preserve">Laboratory investigation of the phosphorus removal (SRP and TP) from eutrophic lake water treated with aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (3), pp.267-280. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.2713-2719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007350v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of copper sulphate treatment on natural phytoplanktonic communities.</w:t>
               </w:r>
@@ -4479,158 +4479,158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80 (3), pp.267-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement of a simple method for rapid determination of As(III) and total As in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raad Al Shukry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,484 +5118,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">PHOSPHORUS FRACTIONATION AND SHORT-TERM MOBILITY IN THE SURFACE SEDIMENT OF A POLYMICTIC SHALLOWLAKE TREATED WITH A LOW DOSE OF ALUM (COURTILLE LAKE, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 146, pp.75-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940126v1</w:t>
+                <w:t xml:space="preserve">hal-00940134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOSPHORUS FRACTIONATION AND SHORT-TERM MOBILITY IN THE SURFACE SEDIMENT OF A POLYMICTIC SHALLOWLAKE TREATED WITH A LOW DOSE OF ALUM (COURTILLE LAKE, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">COPPER ACCUMULATION IN A RESERVOIR ECOSYSTEM FOLLOWING COPPER SULFATE TREATMENT (ST. GERMAIN LES BELLES, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Auvray</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chazal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 146, pp.75-91</w:t>
+              <w:t xml:space="preserve">, 2003, 150, pp.3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940134v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPPER ACCUMULATION IN A RESERVOIR ECOSYSTEM FOLLOWING COPPER SULFATE TREATMENT (ST. GERMAIN LES BELLES, FRANCE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatenet</w:t>
+                <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61, pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-9140(03)00274-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940143v1</w:t>
+                <w:t xml:space="preserve">hal-00940126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF ORGANIC MATTER IN COPPER MOBILITY IN A POLYMICTIC LAKE FOLLOWING COPPER SULFATE TREATMENT (COURTILLE LAKE, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.787-796</w:t>
@@ -5618,536 +5618,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Washing powders and the environment: has TAED any influence on the complexing behaviour of phosphonic acids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 255, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943980v1</w:t>
+                <w:t xml:space="preserve">hal-00931125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part I. Case of aluminium sulphate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part II. Case of copper sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chazal</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 120, pp.617-626</w:t>
+              <w:t xml:space="preserve">, 2002, 120, pp.627-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931146v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part II. Case of copper sulfate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Washing powders and the environment: has TAED any influence on the complexing behaviour of phosphonic acids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Baudu</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 120, pp.627-634</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.4301-4306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931145v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouras</w:t>
+                <w:t xml:space="preserve">Environmental impact of two successive chemical treatments in a small shallow eutrophied lake: Part I. Case of aluminium sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 120, pp.617-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00931125v1</w:t>
+                <w:t xml:space="preserve">hal-00931146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of phosphonic acids and EDTA on bacterial copper toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,51 +6185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Carbonate and Calcium Ions on the Phosphonate Complexation with Cu, Zn, Cd and Ni in Fresh Waters: An Evaluation of Thermodynamic Constants and a Chemical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent cations (Al(III), Cr(III), Fe(III)) with two phosphonic acids in the pH range of fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,51 +6410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent cations (Al(III), Cr(III), Fe(III)) with two phosphonic acids in the pH range of fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,64 +6995,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aeration onto As trapping in ZVI/sand reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7116,77 +7116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
@@ -7267,51 +7267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du Réseau National Biofilm " Les Biofilms au service des Biotechnologies- Bioénergies, Agro-Alimentaire, Environnement "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7711,77 +7711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(III) oxidation by Thiomonas arsenivorans in fixed-bed reactors coupled to As sequestration onto Fe0-coated sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7894,51 +7894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Decou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,51 +8220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A1B2B7B"/>
+    <w:nsid w:val="8D922EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8451,51 +8451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deluchat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9433-5658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119984504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215097267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359219747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07241-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Seiberras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Diep Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Hai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14060856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep N. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08257-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rapin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07184-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krayem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cleries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lenain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vasiliu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pressigout J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Chouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjoudja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.10.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQB40BZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hadjoudja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7FMH64L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRCG9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00930135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auvray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.04.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QSD5PCL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/20053602167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NLDPT4VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Chazal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bollinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-deluchat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9433-5658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119984504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215097267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359219747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07241-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Seiberras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Diep Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Hai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14060856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep N. Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2021.08.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07184-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08257-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02018917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vasiliu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krayem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cleries" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lenain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pressigout J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2013.776916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2011.073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Chouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P121JMCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Klein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.08.044" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXJ0TGKG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjoudja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.10.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQB40BZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hadjoudja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7FMH64L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRCG9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9J1FQD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00930135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auvray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.04.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QSD5PCL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/20053602167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NLDPT4VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Chazal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bollinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00630633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00948188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>