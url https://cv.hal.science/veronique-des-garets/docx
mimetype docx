--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1476,226 +1476,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir les mondes virtuels : une perspective organisationnelle dans la banque de détail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maymo</w:t>
+                <w:t xml:space="preserve">Quand innovation de service rime avec stratégie de rupture : vers une proposition renouvelée de valeur en B to B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490547v1</w:t>
+                <w:t xml:space="preserve">hal-01737628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand innovation de service rime avec stratégie de rupture : vers une proposition renouvelée de valeur en B to B.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
+                <w:t xml:space="preserve">Investir les mondes virtuels : une perspective organisationnelle dans la banque de détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (5), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.092.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737628v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coupons de réduction ont-ils de la valeur aux yeux des consommateurs ?</w:t>
               </w:r>
@@ -2463,146 +2463,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenter le taux de couverture vaccinale en France : Analyse des recommandations issues de la littérature, d’un college d’experts et d’une concertation citoyenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of the Mobile Technology on Overall Tourist Experience: The Case of Augmented Reality Used During a Visit of Chambord Castle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nistar</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science - World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499716v1</w:t>
+                <w:t xml:space="preserve">hal-02499694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of the Mobile Technology on Overall Tourist Experience: The Case of Augmented Reality Used During a Visit of Chambord Castle</w:t>
+                <w:t xml:space="preserve">Augmented reality and on-site visiting experience the case of histopad in Chambord Castle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
@@ -2620,181 +2633,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science - World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Porto, France</w:t>
+              <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499694v1</w:t>
+                <w:t xml:space="preserve">hal-02499710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented reality and on-site visiting experience the case of histopad in Chambord Castle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmenter le taux de couverture vaccinale en France : Analyse des recommandations issues de la littérature, d’un college d’experts et d’une concertation citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Riviere</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nistar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Glasgow, France</w:t>
+              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499710v1</w:t>
+                <w:t xml:space="preserve">hal-02499716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of augmented reality effects on the visiting experience of a cultural heritage site: the case of Chambord castle</w:t>
               </w:r>
@@ -2977,459 +2977,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de la crédibilité des sources d’information sur la confiance envers la vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association de Recherche Appliquée au Management des Organisations de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499744v1</w:t>
+                <w:t xml:space="preserve">hal-02499736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la recherche en sciences de gestion dans l'acquisition d'un avantage concurrentiel territorial : le cas des biomédicaments en Région Centre Val-de-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation client et réactions des consommateurs lors de l'introduction des SST dans les services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Douery-Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque "Internationalisation des services : une perspective euro-méditerranéenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564948v1</w:t>
+                <w:t xml:space="preserve">hal-03564959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la crédibilité des sources d’information sur la confiance envers la vaccination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact de la recherche en sciences de gestion dans l'acquisition d'un avantage concurrentiel territorial : le cas des biomédicaments en Région Centre Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association de Recherche Appliquée au Management des Organisations de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">États Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499736v1</w:t>
+                <w:t xml:space="preserve">hal-03564948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation client et réactions des consommateurs lors de l'introduction des SST dans les services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vaccination contre la grippe en France : Typologie des usagers et implications en management de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Internationalisation des services : une perspective euro-méditerranéenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564959v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le processus d’empowerment du patient</w:t>
               </w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Des Garets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5317,51 +5317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06988-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nistar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02020440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.119.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-04-2012-0066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roehrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113480320" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.092.0019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010101600207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paccou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douery-Verne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06988-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nistar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02020440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1377755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.119.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-04-2012-0066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roehrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113480320" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.092.0019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.295.0089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.23-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86E53EE4DEA0F7106D3351AB505A1876B8FBA91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010101600207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paccou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douery-Verne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>