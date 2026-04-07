--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -729,312 +729,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t>
+                <w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danièle Patier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301057v1</w:t>
+                <w:t xml:space="preserve">hal-01267059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267059v1</w:t>
+                <w:t xml:space="preserve">hal-01301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,148 +1433,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Clustering Approach for Symbolic Data and its Validation: Application to the Healthcare Data</w:t>
+                <w:t xml:space="preserve">A New Graph Based Clustering Approach: Application to PMSI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dussauchoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bari, Italy. pp.473-482</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Services Systems and Services Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188994v1</w:t>
+                <w:t xml:space="preserve">hal-00188985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs influençant le taux d'occupation des salles dans le contexte de regroupement de plateaux médico-techniques</w:t>
               </w:r>
@@ -1662,135 +1649,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Graph Based Clustering Approach: Application to PMSI Data</w:t>
+                <w:t xml:space="preserve">A New Clustering Approach for Symbolic Data and its Validation: Application to the Healthcare Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dussauchoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dussauchoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Services Systems and Services Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.110-115</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bari, Italy. pp.473-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188985v1</w:t>
+                <w:t xml:space="preserve">hal-00188994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A referential for networks trajectories</w:t>
               </w:r>
@@ -2246,103 +2246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t>
@@ -2391,281 +2391,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t>
+              <w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339276v1</w:t>
+                <w:t xml:space="preserve">hal-01339277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
+                <w:t xml:space="preserve">Danièle Patier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Patier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wells A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t>
+              <w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339277v1</w:t>
+                <w:t xml:space="preserve">hal-01339276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2741,51 +2741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA8BFB1C"/>
+    <w:nsid w:val="35AD38ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2972,51 +2972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/veronique.deslandres/lib/exe/detail.php?id=start&amp;media=partage-ressources.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0953728031000140160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dussauchoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yoshida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00757726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/veronique.deslandres/lib/exe/detail.php?id=start&amp;media=partage-ressources.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0953728031000140160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dussauchoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yoshida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00757726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>