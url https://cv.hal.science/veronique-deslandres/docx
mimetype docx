--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2741,51 +2741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35AD38ED"/>
+    <w:nsid w:val="A0B2F96A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>