--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -729,312 +729,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t>
+                <w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267059v1</w:t>
+                <w:t xml:space="preserve">hal-01301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Patier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301057v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,135 +1433,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Graph Based Clustering Approach: Application to PMSI Data</w:t>
+                <w:t xml:space="preserve">A New Clustering Approach for Symbolic Data and its Validation: Application to the Healthcare Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dussauchoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dussauchoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Services Systems and Services Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.110-115</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bari, Italy. pp.473-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188985v1</w:t>
+                <w:t xml:space="preserve">hal-00188994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs influençant le taux d'occupation des salles dans le contexte de regroupement de plateaux médico-techniques</w:t>
               </w:r>
@@ -1649,148 +1662,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Clustering Approach for Symbolic Data and its Validation: Application to the Healthcare Data</w:t>
+                <w:t xml:space="preserve">A New Graph Based Clustering Approach: Application to PMSI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dussauchoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bari, Italy. pp.473-482</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Services Systems and Services Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188994v1</w:t>
+                <w:t xml:space="preserve">hal-00188985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A referential for networks trajectories</w:t>
               </w:r>
@@ -2246,103 +2246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t>
@@ -2391,281 +2391,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Patier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wells A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t>
+              <w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339277v1</w:t>
+                <w:t xml:space="preserve">hal-01339276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t>
+              <w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339276v1</w:t>
+                <w:t xml:space="preserve">hal-01339277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2741,51 +2741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0B2F96A"/>
+    <w:nsid w:val="5D5756C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2972,51 +2972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/veronique.deslandres/lib/exe/detail.php?id=start&amp;media=partage-ressources.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0953728031000140160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dussauchoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yoshida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00757726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/veronique.deslandres/lib/exe/detail.php?id=start&amp;media=partage-ressources.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0953728031000140160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dussauchoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yoshida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00757726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>