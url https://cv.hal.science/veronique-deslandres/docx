--- v3 (2026-05-25)
+++ v4 (2026-05-26)
@@ -729,312 +729,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t>
+                <w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danièle Patier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301057v1</w:t>
+                <w:t xml:space="preserve">hal-01267059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267059v1</w:t>
+                <w:t xml:space="preserve">hal-01301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,103 +2246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t>
@@ -2391,281 +2391,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danièle Patier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deslandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t>
+              <w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339276v1</w:t>
+                <w:t xml:space="preserve">hal-01339277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand T. David</w:t>
+                <w:t xml:space="preserve">Danièle Patier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deslandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Patier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wells A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t>
+              <w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339277v1</w:t>
+                <w:t xml:space="preserve">hal-01339276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2741,51 +2741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D5756C3"/>
+    <w:nsid w:val="3EAD8C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2972,51 +2972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/veronique.deslandres/lib/exe/detail.php?id=start&amp;media=partage-ressources.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0953728031000140160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dussauchoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yoshida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00757726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/veronique.deslandres/lib/exe/detail.php?id=start&amp;media=partage-ressources.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0953728031000140160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dussauchoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yoshida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00757726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>