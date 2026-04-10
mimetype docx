--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -209,234 +209,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le sillage de Ahutoru</w:t>
+                <w:t xml:space="preserve">Celui qui a découvert l'Europe le premier: Ahutoru-Poutavéry (v. 1750-1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 347, pp.49-81</w:t>
+              <w:t xml:space="preserve">, 2019, 347, pp.24-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553000v1</w:t>
+                <w:t xml:space="preserve">hal-02970282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celui qui a découvert l'Europe le premier: Ahutoru-Poutavéry (v. 1750-1771)</w:t>
+                <w:t xml:space="preserve">Celui qui a découvert l’Europe le premier : Ahutoru-Poutavéry (v. 1750-1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 347, pp.24-48</w:t>
+              <w:t xml:space="preserve">, 2019, 347, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970282v1</w:t>
+                <w:t xml:space="preserve">hal-02552894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celui qui a découvert l’Europe le premier : Ahutoru-Poutavéry (v. 1750-1771)</w:t>
+                <w:t xml:space="preserve">Dans le sillage de Ahutoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 347, pp.24-28</w:t>
+              <w:t xml:space="preserve">, 2019, 347, pp.49-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552894v1</w:t>
+                <w:t xml:space="preserve">hal-02553000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veste volée de Joseph Banks (Tahiti mai 1769)</w:t>
               </w:r>
@@ -957,165 +957,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’Indien de Bougainville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indigeneity, Indigéneité : 44ème Congrès annuel de la French Colonial Historical Society - Société d’Histoire Coloniale Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Histoire Coloniale Française, May 2018, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahutoru [Aoutorou] a.k.a. Poutavéry (v. 1750-1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gift of the Pacific : Place and Perspective in Pacific history : la 23rd Pacific History Association Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Academy, London; University of Cambridge (Selwyn College), Dec 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127986v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02127978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society Islanders turned pirates at the very beginning of 19th c. some short-lived and puzzling violence cases</w:t>
               </w:r>
@@ -1724,186 +1724,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des premiers contacts avec l’occident (1767-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liou Law Tumahai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Conte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de Tahiti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Au Vent des îles, pp.73-116, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Local et le Global ou le Midi de Charles Higounet (1911-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Hélène Débax. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de recherches méridionales à Toulouse : l'Institut d'études méridionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp. 179-192, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104242v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02123288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des ducs d’Epernon, l’école de la mazarinade (1588-1655)</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04088145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dorbe-Larcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03426343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Gilard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benhalima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.5623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04033257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.14792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liou Law Tumahai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02892079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04088145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dorbe-Larcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03426343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Gilard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benhalima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.5623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04033257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.14792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liou Law Tumahai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02892079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>