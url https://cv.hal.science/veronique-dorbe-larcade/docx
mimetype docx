--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -209,234 +209,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celui qui a découvert l'Europe le premier: Ahutoru-Poutavéry (v. 1750-1771)</w:t>
+                <w:t xml:space="preserve">Dans le sillage de Ahutoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 347, pp.24-48</w:t>
+              <w:t xml:space="preserve">, 2019, 347, pp.49-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970282v1</w:t>
+                <w:t xml:space="preserve">hal-02553000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celui qui a découvert l’Europe le premier : Ahutoru-Poutavéry (v. 1750-1771)</w:t>
+                <w:t xml:space="preserve">Celui qui a découvert l'Europe le premier: Ahutoru-Poutavéry (v. 1750-1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 347, pp.24-28</w:t>
+              <w:t xml:space="preserve">, 2019, 347, pp.24-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552894v1</w:t>
+                <w:t xml:space="preserve">hal-02970282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le sillage de Ahutoru</w:t>
+                <w:t xml:space="preserve">Celui qui a découvert l’Europe le premier : Ahutoru-Poutavéry (v. 1750-1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 347, pp.49-81</w:t>
+              <w:t xml:space="preserve">, 2019, 347, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553000v1</w:t>
+                <w:t xml:space="preserve">hal-02552894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veste volée de Joseph Banks (Tahiti mai 1769)</w:t>
               </w:r>
@@ -1412,169 +1412,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les savoirs perdus de l’ancienne Polynésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.14792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trésor perdu de l’atoll de Pinaki (archipel des Tuamotu, Polynésie française) vers 1859-1994 au moins…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.15935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104236v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04104239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1724,186 +1724,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Local et le Global ou le Midi de Charles Higounet (1911-1988)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Hélène Débax. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 ans de recherches méridionales à Toulouse : l'Institut d'études méridionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp. 179-192, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des premiers contacts avec l’occident (1767-1797)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liou Law Tumahai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Conte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de Tahiti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Au Vent des îles, pp.73-116, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123288v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04104242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des ducs d’Epernon, l’école de la mazarinade (1588-1655)</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04088145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dorbe-Larcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03426343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Gilard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benhalima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.5623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04033257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.14792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liou Law Tumahai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02892079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04088145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dorbe-Larcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03426343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Gilard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benhalima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.5623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04033257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.14792" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liou Law Tumahai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02892079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>