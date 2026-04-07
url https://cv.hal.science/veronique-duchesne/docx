--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Duchesne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuseUniversité Paris Cité </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2428-7782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue, Maîtresse de conférences Habilitée à diriger des recherches, Université Paris Cité, Faculté Sociétés et Humanités, Membre du laboratoire Centre population et développement (Ceped, UMR 196 UPCité-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THEMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la santé : médecines traditionnelles et santé mondiale, phytoremèdes et circulations, urbanisation et pollution</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l'invisible : divination médiumnique, initiation et transmission, recompositions contemporaines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie audiovisuelle : performances rituelles, pratiques médiatiques et santé mondiale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la reproduction : stérilité, assistance médicale à la procréation et mondialisation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TERRAINS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Afrique de l’ouest</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mondes akan : Côte d’Ivoire et Ghana</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diasporas africaines en France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLôMES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020. Habilitation à diriger des recherches, EPHE, Paris : mémoire de synthèse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intimité au coeur de terrains africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; manuscrit inédit *Edition critique de l'ouvrage inachevé de Jean-Marie Adiaffi, Le bossonisme. Une théologie de libération et de guérison africaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995. Doctorat d'université en ethnologie, Université Paris 10, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2026. Maîtresse de conférences en anthropologie, Université Paris Cité, Faculté Sociétés et Humanités,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 250 p., 2016, Anthropologies &amp; Médecines, Alice Desclaux; Laurent Vidal, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cercle de kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'ethnologie, 1996, 2-85265-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots ... et partager une performance filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dianteill Erwan; Samson Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean Paul Colleyn, le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.225-237, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soigner les citadins africains avec des médicaments traditionnels améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves; Tebbaa Ouidad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines traditionnelles. Savoirs, recherches &amp; défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.157-170, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremède et innovation : le CNS-Sinusite, un exemple ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves et Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, défis et développement des médecines traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un passeur entre les mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Adiaffi Adé. Entre éclairs et foudres, coordonné par Serge Grah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valesse, pp.67--71, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argilo-thérapie dans un hôpital ivoirien : collaboration thérapeutique et co-construction d’un savoir alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chosson, Marie and de Suremain, Marie-Albane and Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ré) Appropriations des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.427--448, 2021, 978-2-85831-386-0 978-2-85831-387-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.43927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité, procréation médicale et inégalités sociales : expériences africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, Etienne; Henaff, Nolwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines; Ed. des Archives Contemporaines, pp.177--157, 2019, Inégalités en perspectives, 91782813002310. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps féminins reproducteurs sous surveillance. Téléphonie mobile et assistance médicale à la procréation dans le contexte de familles africaines transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation en santé. Technologie, organisation, changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97--113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin du don et ses trois paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-88, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des technologies de la reproduction en Afrique au sud du Sahara: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Interroger la parenté africaine au regard des techniques de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréations médicales et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.231-237, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Roaming: the Quest for Children of African Couples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Rozée; Sayeed Unisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Reproductive Technologies in the Global South and North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2016, 978-1-138-93235-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires animistes africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Grimpret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.13-21, 2014, 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boson Oracle's Performance. Frame and Expressivity in Anyi Divination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter E.A. van Beek; Philip M. Peek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewing Reality. Dynamics of African divination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.99-113, 2013, 978-3-643-90335-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête de l'igname dans le golfe de Guinée. Evolutions d'un rite calendaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry-Marie Courau; Henri de La Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites. Fêtes et célébrations de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1039-1053, 2012, 978-2-2274-8332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au possédé-devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.161-166, 2009, Monographies et débats de psychanalyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de possession : un jeu d'enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Laurence Pourchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soin au rite dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès; IRD Editions, pp.231-240, 2007, 978-2-7492-0801-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Akonedi ne voyage pas » : la formation d'un réseau transnational akan entre le Ghana et les États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourchard; André Mary; René Otayek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises religieuses transnationales en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2005, Hommes et sociétés, 2-84586-653-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.four.2005.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides, transmission et filiation. Les &amp;quot;maladies des femmes&amp;quot; dans une société matrilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.199-220, 2003, 2-84586-372-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux sacrés aux sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton; Jean Boutrais; Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.301-319, 2002, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson&amp;quot; - Altar der Anyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum kunst palast Düsseldorf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altäre Kunst zum Niederknien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz Verlag, pp.202-205, 2001, 3-7757-1032-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et oracle. La transe divinatoire du kômian (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familiarité avec les dieux. Transe et possession (Afrique noire, Madagascar, la Réunion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-327, 2001, 2-84516-147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire villageois à l'épreuve de la modernité (Kangandissou, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes Akan. Identité et pouvoir en Afrique occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-7384-8513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartient l’éthique ? Quels impacts sur la recherche en sciences sociales de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Maffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1411j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Titton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique des religions en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Géopolitique des religions, 79, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones, non-human agents at the service of assisted reproduction: monitoring and gendered dual allegiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (61), pp.143-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-71832021000300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Zeba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atieno, 2018, directed by June Ndinya, Effie Awino, Ruth Njoki, Lavine Atieno, Dorcas Akin, Kenya, 64 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de recherche : différents publics, différents formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Beaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debeaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victory Infertility Healed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'alliance matrimoniale avec l'assistance médicale à la procréation en situation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025963ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des médias pendant le « cyclone postélectoral » ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthrovision - Vaneasa online journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2.1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthrovision.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons-en ! ». Enjeux de restitution à propos de l’infertilité et de l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Charmillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.4753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour procréer : histoires de couples africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Biotechnologies et travail reproductif Une perspective transnationale, 56, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descola, Philippe (dir.), Claude Lévi-Strauss, un parcours dans le siècle, Paris, Odile Jacob, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.425-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12040_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singleton, Mike. Histoires d'eaux africaines. Essais d'anthropologie impliquée, 2010, Louvain-la-Neuve, Academia Bruyant. 400pp. Pb.: €32. ISBN: 978-2-87209-976-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.281-282. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12017_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bamony, Des pouvoirs réels du sorcier africain. Forces surnaturelles et autorités sociopolitiques chez les Lyéla du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.24236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi, La seconde vie des bébés morts, Paris, Editions de l'EHESS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimshaw, Anna & Ravetz, Amanda, Observational cinema. Anthropology, film and the exploration of social life, ‎ Indiana University Press, 2009, 224 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.115-116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2010.00142_6.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubray, La pensée de l’abbé Grégoire: despotisme et liberté, Oxford, Voltaire Foundation, 2008, 338 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bulletin Bibliographique, 152, pp.22020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot, Les Eotilé de Côte d'Ivoire aux XIIIe et XIXe siècles. Pouvoir lignager et religion, Paris, Publications de la Sorbonne, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bulletin Bibliographique, 148, pp.21079. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.21640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de banlieues. Une enquête ethnologique pour une association de prévention spécialisée du Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112-113, pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter&amp;quot; les morts en pays anyi (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/018333ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molero, Magie et sorcellerie en Espagne au siècle des Lumières, 1700-1820, Paris, L'Harmattan, 2006, 276p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, pp.11733. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.11733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchy, Jean-Aimé Rakotoarisoa, Philippe Beaujard, Chantal Radimilahy (dirs.), Les dieux au service du peuple. Itinéraires religieux, médiations,syncrétisme à Madagascar Paris, Éditions Karthala, coll. « Religions contemporaines », 2006, 536 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138, pp.5342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve, Essai sur la royauté sacrée en République mexicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.97 - 251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bidzogo, Églises en Afrique et autofinancement. Des tontines populaires aux tontines ecclésiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.9833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions des terroirs et néo-traditionnalismes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8-9, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne P. Chireau, Black Magic. Religion and the African American Conjuring Tradition Berkeley-Los Angeles, University of California Press, 2003, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Saints et les Anges.., 130, pp.2253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (122), pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala, 2002, 493p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, 2002, Karthala, 493 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault, Anthropologie et cinéma. Passage à l'image, passage par l'image, Paris, Nathan, 2000, 285p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, tome 72 (fasc. 1), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Strickrodt, &amp;quot;Those Wild Scenes&amp;quot;. Africa in the Travel Writings of Sarah Lee (1791-1856), Glienicke (Berlin), 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossonisme ou comment être &amp;quot;moderne et de religion africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-162, pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04845013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions africaines, religions du terroir : hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 367, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité, fécondité et souveraineté chez les Anyi de Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Uomo Società Tradizione Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.137-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier, délier. Les amwan chez les Anyi de Côte-d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64 (2), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1994.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ophtalmologues traditionnels en Côte d'Ivoire : des soins oculaires en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'y voir clair : les collyres à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque MANSA (Manuscrits Scientifiques Anciens) 2025, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi filmer sur son terrain de recherche ? Le texte suppose d'être lu, le film implique les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ecritures alternatives de la recherche à Université Paris Cité. État des lieux, dynamiques, synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet; Nicolas Lainez; Julien Mallet, Jun 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espoir de la guérison. Le temps d'un lavage de nez &amp;quot;tradi-moderne&amp;quot; (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sperare/disperare/desirare [hope/despair/desire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e congrès Società Italiana li Antropologia, Sep 2025, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05305566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des komian dans le système de santé ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international transdisciplinaire sur les peuples Akan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Adiaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean-Paul Colleyn : le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, Université Paris Cité et Musée du Quai Branly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des médecines traditionnelles africaines : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Assises Internationales des Médecines traditionnelles. L'intégration des Médecines Traditionnelles aux Médecines Modernes : Une nécessité pour One Health ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Health - Traditional Medicine (OHTM); AUF; IRD, Sep 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et vie sociale du Gp20, un produit de phytothérapie &amp;quot;tradi-moderne&amp;quot; ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health - Traditional Medicine (OHTM) - Assises international des Médecines traditionnelles. Savoirs, défis, recherches et développement des Médecines traditionnelles aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF en Afrique de l'Ouest; IRD; Université Paris Cité; ANSTS, Oct 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie, innovations techniques et Dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de la reproduction et innovation (Paris, Douala). Emergence d'un "repro-scape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'enfant du lignage à l'enfant des gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française des ethnologues et anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'anthropologie s'empare des nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès des études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des relations entre humains et " maîtres invisibles des lieux " dans le sud-est ivoirien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et mobilités au Nord et au Sud : circulations des acteurs, évolutions des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des pourvoyeurs de soin à l'ère de la téléphonie mobile. Consultations sur radio Moronou et dans deux "camps de prière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous : un dialogue entre l'anthropologie et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, jeu, rite et psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation sur la culture de l'autre à l'accompagnement de l'équipe soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et possession dans les mondes akan du Golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et possession sur la côte du Golfe de Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochers, grottes, cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres, bois, forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutammakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandiagara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osun Osogbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Ngayene, Wanar, Wassu et Kerbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abomey : palais et temples royaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centre de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude documentaire pour l’Analyse préliminaire d’un Bien potentiel en Côte d'Ivoire pour inscription sur la liste des sites mixtes du Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil international des monuments et des sites (ICOMOS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'écriture dans la création audiovisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle des “Mardis cinéma” : table ronde, Humathèque Condorcet, Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des usages et recours à la médecine traditionnelle : enquête ethnographique sur quatre îles de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a tree in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en temps de pandémie en Afrique (Cameroun et Guinée) : la conception et la mise en œuvre d’une application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "L’enquête à l’ère du numérique. Quand le terrain s’invite sur les réseaux sociaux", Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! On appelle le témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris 10 - Nanterre, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Duchesne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuseUniversité Paris Cité </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2428-7782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue, Maîtresse de conférences Habilitée à diriger des recherches, Université Paris Cité, Faculté Sociétés et Humanités, Membre du laboratoire Centre population et développement (Ceped, UMR 196 UPCité-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THEMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la santé : médecines traditionnelles et santé mondiale, phytoremèdes et circulations, urbanisation et pollution</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l'invisible : divination médiumnique et initiation, circulations et recompositions contemporaines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie audiovisuelle : performances rituelles et pratiques thérapeutiques, mondialisation et médias</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la reproduction : stérilité et genre, assistance médicale à la procréation et mondialisation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TERRAINS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Afrique de l’ouest</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mondes akan : Côte d’Ivoire et Ghana</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diasporas africaines en France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLôMES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020. Habilitation à diriger des recherches, EPHE, Paris : mémoire de synthèse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intimité au coeur de terrains africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; manuscrit inédit *Edition critique de l'ouvrage inachevé de Jean-Marie Adiaffi, Le bossonisme. Une théologie de libération et de guérison africaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995. Doctorat d'université en ethnologie, Université Paris 10, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2026. Maîtresse de conférences en anthropologie, Faculté Sociétés et Humanités, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 250 p., 2016, Anthropologies &amp; Médecines, Alice Desclaux; Laurent Vidal, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cercle de kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'ethnologie, 1996, 2-85265-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremède et innovation : le CNS-Sinusite, un exemple ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves et Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, défis et développement des médecines traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots ... et partager une performance filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dianteill Erwan; Samson Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean Paul Colleyn, le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.225-237, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soigner les citadins africains avec des médicaments traditionnels améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves; Tebbaa Ouidad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines traditionnelles. Savoirs, recherches &amp; défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.157-170, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un passeur entre les mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Adiaffi Adé. Entre éclairs et foudres, coordonné par Serge Grah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valesse, pp.67--71, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argilo-thérapie dans un hôpital ivoirien : collaboration thérapeutique et co-construction d’un savoir alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chosson, Marie and de Suremain, Marie-Albane and Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ré) Appropriations des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.427--448, 2021, 978-2-85831-386-0 978-2-85831-387-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.43927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité, procréation médicale et inégalités sociales : expériences africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, Etienne; Henaff, Nolwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines; Ed. des Archives Contemporaines, pp.177--157, 2019, Inégalités en perspectives, 91782813002310. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps féminins reproducteurs sous surveillance. Téléphonie mobile et assistance médicale à la procréation dans le contexte de familles africaines transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation en santé. Technologie, organisation, changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97--113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Roaming: the Quest for Children of African Couples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Rozée; Sayeed Unisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Reproductive Technologies in the Global South and North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2016, 978-1-138-93235-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des technologies de la reproduction en Afrique au sud du Sahara: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Interroger la parenté africaine au regard des techniques de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréations médicales et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.231-237, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin du don et ses trois paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-88, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires animistes africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Grimpret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.13-21, 2014, 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boson Oracle's Performance. Frame and Expressivity in Anyi Divination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter E.A. van Beek; Philip M. Peek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewing Reality. Dynamics of African divination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.99-113, 2013, 978-3-643-90335-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête de l'igname dans le golfe de Guinée. Evolutions d'un rite calendaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry-Marie Courau; Henri de La Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites. Fêtes et célébrations de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1039-1053, 2012, 978-2-2274-8332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au possédé-devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.161-166, 2009, Monographies et débats de psychanalyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de possession : un jeu d'enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Laurence Pourchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soin au rite dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès; IRD Editions, pp.231-240, 2007, 978-2-7492-0801-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Akonedi ne voyage pas » : la formation d'un réseau transnational akan entre le Ghana et les États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourchard; André Mary; René Otayek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises religieuses transnationales en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2005, Hommes et sociétés, 2-84586-653-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.four.2005.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides, transmission et filiation. Les &amp;quot;maladies des femmes&amp;quot; dans une société matrilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.199-220, 2003, 2-84586-372-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux sacrés aux sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton; Jean Boutrais; Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.301-319, 2002, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et oracle. La transe divinatoire du kômian (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familiarité avec les dieux. Transe et possession (Afrique noire, Madagascar, la Réunion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-327, 2001, 2-84516-147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson&amp;quot; - Altar der Anyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum kunst palast Düsseldorf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altäre Kunst zum Niederknien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz Verlag, pp.202-205, 2001, 3-7757-1032-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire villageois à l'épreuve de la modernité (Kangandissou, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes Akan. Identité et pouvoir en Afrique occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-7384-8513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartient l’éthique ? Quels impacts sur la recherche en sciences sociales de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Maffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1411j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Titton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique des religions en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Géopolitique des religions, 79, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atieno, 2018, directed by June Ndinya, Effie Awino, Ruth Njoki, Lavine Atieno, Dorcas Akin, Kenya, 64 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones, non-human agents at the service of assisted reproduction: monitoring and gendered dual allegiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (61), pp.143-162. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-71832021000300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Zeba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Beaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de recherche : différents publics, différents formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debeaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victory Infertility Healed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour procréer : histoires de couples africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Biotechnologies et travail reproductif Une perspective transnationale, 56, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'alliance matrimoniale avec l'assistance médicale à la procréation en situation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025963ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des médias pendant le « cyclone postélectoral » ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthrovision - Vaneasa online journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2.1, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthrovision.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons-en ! ». Enjeux de restitution à propos de l’infertilité et de l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Charmillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.4753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descola, Philippe (dir.), Claude Lévi-Strauss, un parcours dans le siècle, Paris, Odile Jacob, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.425-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12040_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singleton, Mike. Histoires d'eaux africaines. Essais d'anthropologie impliquée, 2010, Louvain-la-Neuve, Academia Bruyant. 400pp. Pb.: €32. ISBN: 978-2-87209-976-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.281-282. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12017_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bamony, Des pouvoirs réels du sorcier africain. Forces surnaturelles et autorités sociopolitiques chez les Lyéla du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.24236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi, La seconde vie des bébés morts, Paris, Editions de l'EHESS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimshaw, Anna & Ravetz, Amanda, Observational cinema. Anthropology, film and the exploration of social life, ‎ Indiana University Press, 2009, 224 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.115-116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2010.00142_6.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubray, La pensée de l’abbé Grégoire: despotisme et liberté, Oxford, Voltaire Foundation, 2008, 338 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bulletin Bibliographique, 152, pp.22020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot, Les Eotilé de Côte d'Ivoire aux XIIIe et XIXe siècles. Pouvoir lignager et religion, Paris, Publications de la Sorbonne, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bulletin Bibliographique, 148, pp.21079. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.21640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de banlieues. Une enquête ethnologique pour une association de prévention spécialisée du Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112-113, pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter&amp;quot; les morts en pays anyi (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/018333ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchy, Jean-Aimé Rakotoarisoa, Philippe Beaujard, Chantal Radimilahy (dirs.), Les dieux au service du peuple. Itinéraires religieux, médiations,syncrétisme à Madagascar Paris, Éditions Karthala, coll. « Religions contemporaines », 2006, 536 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138, pp.5342. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molero, Magie et sorcellerie en Espagne au siècle des Lumières, 1700-1820, Paris, L'Harmattan, 2006, 276p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, pp.11733. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.11733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve, Essai sur la royauté sacrée en République mexicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.97 - 251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bidzogo, Églises en Afrique et autofinancement. Des tontines populaires aux tontines ecclésiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.9833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions des terroirs et néo-traditionnalismes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8-9, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne P. Chireau, Black Magic. Religion and the African American Conjuring Tradition Berkeley-Los Angeles, University of California Press, 2003, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Saints et les Anges.., 130, pp.2253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (122), pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, 2002, Karthala, 493 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala, 2002, 493p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault, Anthropologie et cinéma. Passage à l'image, passage par l'image, Paris, Nathan, 2000, 285p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, tome 72 (fasc. 1), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Strickrodt, &amp;quot;Those Wild Scenes&amp;quot;. Africa in the Travel Writings of Sarah Lee (1791-1856), Glienicke (Berlin), 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossonisme ou comment être &amp;quot;moderne et de religion africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-162, pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04845013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions africaines, religions du terroir : hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 367, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité, fécondité et souveraineté chez les Anyi de Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Uomo Società Tradizione Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.137-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier, délier. Les amwan chez les Anyi de Côte-d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64 (2), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1994.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espoir de la guérison. Le temps d'un lavage de nez &amp;quot;tradi-moderne&amp;quot; (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sperare/disperare/desirare [hope/despair/desire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e congrès Società Italiana li Antropologia, Sep 2025, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05305566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ophtalmologues traditionnels en Côte d'Ivoire : des soins oculaires en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'y voir clair : les collyres à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque MANSA (Manuscrits Scientifiques Anciens) 2025, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi filmer sur son terrain de recherche ? Le texte suppose d'être lu, le film implique les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ecritures alternatives de la recherche à Université Paris Cité. État des lieux, dynamiques, synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet; Nicolas Lainez; Julien Mallet, Jun 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des komian dans le système de santé ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international transdisciplinaire sur les peuples Akan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Adiaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean-Paul Colleyn : le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, Université Paris Cité et Musée du Quai Branly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des médecines traditionnelles africaines : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Assises Internationales des Médecines traditionnelles. L'intégration des Médecines Traditionnelles aux Médecines Modernes : Une nécessité pour One Health ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Health - Traditional Medicine (OHTM); AUF; IRD, Sep 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et vie sociale du Gp20, un produit de phytothérapie &amp;quot;tradi-moderne&amp;quot; ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health - Traditional Medicine (OHTM) - Assises international des Médecines traditionnelles. Savoirs, défis, recherches et développement des Médecines traditionnelles aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF en Afrique de l'Ouest; IRD; Université Paris Cité; ANSTS, Oct 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie, innovations techniques et Dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de la reproduction et innovation (Paris, Douala). Emergence d'un "repro-scape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'enfant du lignage à l'enfant des gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française des ethnologues et anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'anthropologie s'empare des nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès des études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des relations entre humains et " maîtres invisibles des lieux " dans le sud-est ivoirien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous : un dialogue entre l'anthropologie et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, jeu, rite et psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et mobilités au Nord et au Sud : circulations des acteurs, évolutions des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des pourvoyeurs de soin à l'ère de la téléphonie mobile. Consultations sur radio Moronou et dans deux "camps de prière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et possession dans les mondes akan du Golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et possession sur la côte du Golfe de Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation sur la culture de l'autre à l'accompagnement de l'équipe soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Ngayene, Wanar, Wassu et Kerbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abomey : palais et temples royaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centre de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandiagara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres, bois, forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutammakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochers, grottes, cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osun Osogbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude documentaire pour l’Analyse préliminaire d’un Bien potentiel en Côte d'Ivoire pour inscription sur la liste des sites mixtes du Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil international des monuments et des sites (ICOMOS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a tree in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'écriture dans la création audiovisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle des “Mardis cinéma” : table ronde, Humathèque Condorcet, Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des usages et recours à la médecine traditionnelle : enquête ethnographique sur quatre îles de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en temps de pandémie en Afrique (Cameroun et Guinée) : la conception et la mise en œuvre d’une application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "L’enquête à l’ère du numérique. Quand le terrain s’invite sur les réseaux sociaux", Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! On appelle le témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris 10 - Nanterre, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="161B3F16"/>
+    <w:nsid w:val="E780A4CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.43927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guedj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1544-entreprises-religieuses-transnationales-en-afrique-de-louest-9782845866539.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.four.2005.01.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Candelise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832021000300005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025963ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.681" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charmillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12040_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBMGFJ63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_6.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDJQVDLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fourmaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.765" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018333ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11733" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.9833" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.2253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H&#233;l&#232;ne Perrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1994.2408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445846v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04818328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.43927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guedj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1544-entreprises-religieuses-transnationales-en-afrique-de-louest-9782845866539.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.four.2005.01.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Candelise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832021000300005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025963ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.681" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charmillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4753" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12040_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBMGFJ63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_6.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDJQVDLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fourmaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.765" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018333ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.9833" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.2253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H&#233;l&#232;ne Perrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1994.2408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445846v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04818328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>