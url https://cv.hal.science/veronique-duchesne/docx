--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Duchesne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuseUniversité Paris Cité </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2428-7782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue, Maîtresse de conférences Habilitée à diriger des recherches, Université Paris Cité, Faculté Sociétés et Humanités, Membre du laboratoire Centre population et développement (Ceped, UMR 196 UPCité-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THEMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la santé : médecines traditionnelles et santé mondiale, phytoremèdes et circulations, urbanisation et pollution</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l'invisible : divination médiumnique et initiation, circulations et recompositions contemporaines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie audiovisuelle : performances rituelles et pratiques thérapeutiques, mondialisation et médias</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la reproduction : stérilité et genre, assistance médicale à la procréation et mondialisation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TERRAINS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Afrique de l’ouest</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mondes akan : Côte d’Ivoire et Ghana</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diasporas africaines en France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLôMES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020. Habilitation à diriger des recherches, EPHE, Paris : mémoire de synthèse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intimité au coeur de terrains africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; manuscrit inédit *Edition critique de l'ouvrage inachevé de Jean-Marie Adiaffi, Le bossonisme. Une théologie de libération et de guérison africaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995. Doctorat d'université en ethnologie, Université Paris 10, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2026. Maîtresse de conférences en anthropologie, Faculté Sociétés et Humanités, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 250 p., 2016, Anthropologies &amp; Médecines, Alice Desclaux; Laurent Vidal, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cercle de kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'ethnologie, 1996, 2-85265-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremède et innovation : le CNS-Sinusite, un exemple ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves et Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, défis et développement des médecines traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots ... et partager une performance filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dianteill Erwan; Samson Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean Paul Colleyn, le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.225-237, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soigner les citadins africains avec des médicaments traditionnels améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves; Tebbaa Ouidad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines traditionnelles. Savoirs, recherches &amp; défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.157-170, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un passeur entre les mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Adiaffi Adé. Entre éclairs et foudres, coordonné par Serge Grah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valesse, pp.67--71, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argilo-thérapie dans un hôpital ivoirien : collaboration thérapeutique et co-construction d’un savoir alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chosson, Marie and de Suremain, Marie-Albane and Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ré) Appropriations des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.427--448, 2021, 978-2-85831-386-0 978-2-85831-387-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.43927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité, procréation médicale et inégalités sociales : expériences africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, Etienne; Henaff, Nolwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines; Ed. des Archives Contemporaines, pp.177--157, 2019, Inégalités en perspectives, 91782813002310. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps féminins reproducteurs sous surveillance. Téléphonie mobile et assistance médicale à la procréation dans le contexte de familles africaines transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation en santé. Technologie, organisation, changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97--113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Roaming: the Quest for Children of African Couples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Rozée; Sayeed Unisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Reproductive Technologies in the Global South and North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2016, 978-1-138-93235-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des technologies de la reproduction en Afrique au sud du Sahara: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Interroger la parenté africaine au regard des techniques de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréations médicales et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.231-237, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin du don et ses trois paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-88, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires animistes africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Grimpret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.13-21, 2014, 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boson Oracle's Performance. Frame and Expressivity in Anyi Divination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter E.A. van Beek; Philip M. Peek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewing Reality. Dynamics of African divination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.99-113, 2013, 978-3-643-90335-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête de l'igname dans le golfe de Guinée. Evolutions d'un rite calendaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry-Marie Courau; Henri de La Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites. Fêtes et célébrations de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1039-1053, 2012, 978-2-2274-8332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au possédé-devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.161-166, 2009, Monographies et débats de psychanalyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de possession : un jeu d'enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Laurence Pourchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soin au rite dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès; IRD Editions, pp.231-240, 2007, 978-2-7492-0801-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Akonedi ne voyage pas » : la formation d'un réseau transnational akan entre le Ghana et les États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourchard; André Mary; René Otayek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises religieuses transnationales en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2005, Hommes et sociétés, 2-84586-653-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.four.2005.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides, transmission et filiation. Les &amp;quot;maladies des femmes&amp;quot; dans une société matrilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.199-220, 2003, 2-84586-372-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux sacrés aux sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton; Jean Boutrais; Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.301-319, 2002, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et oracle. La transe divinatoire du kômian (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familiarité avec les dieux. Transe et possession (Afrique noire, Madagascar, la Réunion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-327, 2001, 2-84516-147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson&amp;quot; - Altar der Anyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum kunst palast Düsseldorf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altäre Kunst zum Niederknien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz Verlag, pp.202-205, 2001, 3-7757-1032-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire villageois à l'épreuve de la modernité (Kangandissou, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes Akan. Identité et pouvoir en Afrique occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-7384-8513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartient l’éthique ? Quels impacts sur la recherche en sciences sociales de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Maffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1411j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Titton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique des religions en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Géopolitique des religions, 79, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atieno, 2018, directed by June Ndinya, Effie Awino, Ruth Njoki, Lavine Atieno, Dorcas Akin, Kenya, 64 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones, non-human agents at the service of assisted reproduction: monitoring and gendered dual allegiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (61), pp.143-162. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-71832021000300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Zeba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Beaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de recherche : différents publics, différents formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debeaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victory Infertility Healed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour procréer : histoires de couples africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Biotechnologies et travail reproductif Une perspective transnationale, 56, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'alliance matrimoniale avec l'assistance médicale à la procréation en situation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025963ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des médias pendant le « cyclone postélectoral » ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthrovision - Vaneasa online journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2.1, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthrovision.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons-en ! ». Enjeux de restitution à propos de l’infertilité et de l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Charmillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.4753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descola, Philippe (dir.), Claude Lévi-Strauss, un parcours dans le siècle, Paris, Odile Jacob, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.425-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12040_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singleton, Mike. Histoires d'eaux africaines. Essais d'anthropologie impliquée, 2010, Louvain-la-Neuve, Academia Bruyant. 400pp. Pb.: €32. ISBN: 978-2-87209-976-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.281-282. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12017_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bamony, Des pouvoirs réels du sorcier africain. Forces surnaturelles et autorités sociopolitiques chez les Lyéla du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.24236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi, La seconde vie des bébés morts, Paris, Editions de l'EHESS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimshaw, Anna & Ravetz, Amanda, Observational cinema. Anthropology, film and the exploration of social life, ‎ Indiana University Press, 2009, 224 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.115-116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2010.00142_6.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubray, La pensée de l’abbé Grégoire: despotisme et liberté, Oxford, Voltaire Foundation, 2008, 338 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bulletin Bibliographique, 152, pp.22020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot, Les Eotilé de Côte d'Ivoire aux XIIIe et XIXe siècles. Pouvoir lignager et religion, Paris, Publications de la Sorbonne, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bulletin Bibliographique, 148, pp.21079. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.21640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de banlieues. Une enquête ethnologique pour une association de prévention spécialisée du Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112-113, pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter&amp;quot; les morts en pays anyi (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/018333ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchy, Jean-Aimé Rakotoarisoa, Philippe Beaujard, Chantal Radimilahy (dirs.), Les dieux au service du peuple. Itinéraires religieux, médiations,syncrétisme à Madagascar Paris, Éditions Karthala, coll. « Religions contemporaines », 2006, 536 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138, pp.5342. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molero, Magie et sorcellerie en Espagne au siècle des Lumières, 1700-1820, Paris, L'Harmattan, 2006, 276p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, pp.11733. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.11733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve, Essai sur la royauté sacrée en République mexicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.97 - 251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bidzogo, Églises en Afrique et autofinancement. Des tontines populaires aux tontines ecclésiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.9833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions des terroirs et néo-traditionnalismes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8-9, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne P. Chireau, Black Magic. Religion and the African American Conjuring Tradition Berkeley-Los Angeles, University of California Press, 2003, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Saints et les Anges.., 130, pp.2253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (122), pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, 2002, Karthala, 493 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala, 2002, 493p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault, Anthropologie et cinéma. Passage à l'image, passage par l'image, Paris, Nathan, 2000, 285p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, tome 72 (fasc. 1), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Strickrodt, &amp;quot;Those Wild Scenes&amp;quot;. Africa in the Travel Writings of Sarah Lee (1791-1856), Glienicke (Berlin), 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossonisme ou comment être &amp;quot;moderne et de religion africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-162, pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04845013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions africaines, religions du terroir : hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 367, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité, fécondité et souveraineté chez les Anyi de Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Uomo Società Tradizione Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.137-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier, délier. Les amwan chez les Anyi de Côte-d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64 (2), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1994.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espoir de la guérison. Le temps d'un lavage de nez &amp;quot;tradi-moderne&amp;quot; (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sperare/disperare/desirare [hope/despair/desire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e congrès Società Italiana li Antropologia, Sep 2025, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05305566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ophtalmologues traditionnels en Côte d'Ivoire : des soins oculaires en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'y voir clair : les collyres à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque MANSA (Manuscrits Scientifiques Anciens) 2025, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi filmer sur son terrain de recherche ? Le texte suppose d'être lu, le film implique les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ecritures alternatives de la recherche à Université Paris Cité. État des lieux, dynamiques, synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet; Nicolas Lainez; Julien Mallet, Jun 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des komian dans le système de santé ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international transdisciplinaire sur les peuples Akan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Adiaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean-Paul Colleyn : le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, Université Paris Cité et Musée du Quai Branly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des médecines traditionnelles africaines : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Assises Internationales des Médecines traditionnelles. L'intégration des Médecines Traditionnelles aux Médecines Modernes : Une nécessité pour One Health ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Health - Traditional Medicine (OHTM); AUF; IRD, Sep 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et vie sociale du Gp20, un produit de phytothérapie &amp;quot;tradi-moderne&amp;quot; ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health - Traditional Medicine (OHTM) - Assises international des Médecines traditionnelles. Savoirs, défis, recherches et développement des Médecines traditionnelles aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF en Afrique de l'Ouest; IRD; Université Paris Cité; ANSTS, Oct 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie, innovations techniques et Dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de la reproduction et innovation (Paris, Douala). Emergence d'un "repro-scape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'enfant du lignage à l'enfant des gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française des ethnologues et anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'anthropologie s'empare des nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès des études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des relations entre humains et " maîtres invisibles des lieux " dans le sud-est ivoirien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous : un dialogue entre l'anthropologie et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, jeu, rite et psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et mobilités au Nord et au Sud : circulations des acteurs, évolutions des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des pourvoyeurs de soin à l'ère de la téléphonie mobile. Consultations sur radio Moronou et dans deux "camps de prière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et possession dans les mondes akan du Golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et possession sur la côte du Golfe de Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation sur la culture de l'autre à l'accompagnement de l'équipe soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Ngayene, Wanar, Wassu et Kerbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abomey : palais et temples royaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centre de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandiagara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres, bois, forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutammakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochers, grottes, cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osun Osogbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude documentaire pour l’Analyse préliminaire d’un Bien potentiel en Côte d'Ivoire pour inscription sur la liste des sites mixtes du Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil international des monuments et des sites (ICOMOS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a tree in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'écriture dans la création audiovisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle des “Mardis cinéma” : table ronde, Humathèque Condorcet, Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des usages et recours à la médecine traditionnelle : enquête ethnographique sur quatre îles de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en temps de pandémie en Afrique (Cameroun et Guinée) : la conception et la mise en œuvre d’une application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "L’enquête à l’ère du numérique. Quand le terrain s’invite sur les réseaux sociaux", Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! On appelle le témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris 10 - Nanterre, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Duchesne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuseUniversité Paris Cité </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2428-7782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Véronique Duchesne est docteure en Ethnologie de l'Université Paris X-Nanterre et enseignante-chercheuse en Anthropologie avec Habilitation à diriger des recherches à l'Université Paris Cité, Faculté Sociétés et Humanités depuis 2013.###Membre du laboratoire Centre population et développement (Ceped, UMR 196 UPCité-IRD), elle s'intéresse à plusieurs champs : l'anthropologie de la santé mondiale, l'anthropologie de l'invisible en Afrique, l'anthropologie de la vie et de la reproduction et l'anthropologie audiovisuelle.###Elle est chercheuse associée à l'Institut des mondes africains (IMAF) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de la santé : médecines traditionnelles et santé mondiale, phytoremèdes et circulations, urbanisation et pollution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de l'invisible : divination médiumnique et initiation, circulations et recompositions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie audiovisuelle : performances rituelles et pratiques thérapeutiques, mondialisation et médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de la reproduction : stérilité et genre, assistance médicale à la procréation et mondialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Terrains de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Afrique de l’ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Les mondes akan : Côte d’Ivoire et Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Diasporas africaines en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####2020. Habilitation à diriger des recherches, EPHE, Paris : mémoire de synthèse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intimité au coeur de terrains africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; manuscrit inédit Edition critique de l'ouvrage inachevé de Jean-Marie Adiaffi, Le bossonisme. Une théologie de libération et de guérison africaine, garant Michael Houseman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####1995.  Doctorat d'université en ethnologie, Université Paris 10, Nanterre :Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire) , directeur Andràs Zempléni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####2013-2026. Maîtresse de conférences en anthropologie, Faculté Sociétés et Humanités, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 250 p., 2016, Anthropologies &amp; Médecines, Alice Desclaux; Laurent Vidal, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cercle de kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'ethnologie, 1996, 2-85265-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots ... et partager une performance filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dianteill Erwan; Samson Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean Paul Colleyn, le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.225-237, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soigner les citadins africains avec des médicaments traditionnels améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves; Tebbaa Ouidad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines traditionnelles. Savoirs, recherches &amp; défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.157-170, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremède et innovation : le CNS-Sinusite, un exemple ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves et Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, défis et développement des médecines traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un passeur entre les mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Adiaffi Adé. Entre éclairs et foudres, coordonné par Serge Grah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valesse, pp.67--71, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argilo-thérapie dans un hôpital ivoirien : collaboration thérapeutique et co-construction d’un savoir alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chosson, Marie and de Suremain, Marie-Albane and Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ré) Appropriations des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.427--448, 2021, 978-2-85831-386-0 978-2-85831-387-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.43927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité, procréation médicale et inégalités sociales : expériences africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, Etienne; Henaff, Nolwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines; Ed. des Archives Contemporaines, pp.177--157, 2019, Inégalités en perspectives, 91782813002310. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps féminins reproducteurs sous surveillance. Téléphonie mobile et assistance médicale à la procréation dans le contexte de familles africaines transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation en santé. Technologie, organisation, changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97--113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin du don et ses trois paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-88, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des technologies de la reproduction en Afrique au sud du Sahara: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Interroger la parenté africaine au regard des techniques de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréations médicales et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.231-237, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Roaming: the Quest for Children of African Couples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Rozée; Sayeed Unisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Reproductive Technologies in the Global South and North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2016, 978-1-138-93235-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires animistes africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Grimpret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.13-21, 2014, 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boson Oracle's Performance. Frame and Expressivity in Anyi Divination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter E.A. van Beek; Philip M. Peek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewing Reality. Dynamics of African divination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.99-113, 2013, 978-3-643-90335-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête de l'igname dans le golfe de Guinée. Evolutions d'un rite calendaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry-Marie Courau; Henri de La Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites. Fêtes et célébrations de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1039-1053, 2012, 978-2-2274-8332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au possédé-devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.161-166, 2009, Monographies et débats de psychanalyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de possession : un jeu d'enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Laurence Pourchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soin au rite dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès; IRD Editions, pp.231-240, 2007, 978-2-7492-0801-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Akonedi ne voyage pas » : la formation d'un réseau transnational akan entre le Ghana et les États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourchard; André Mary; René Otayek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises religieuses transnationales en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2005, Hommes et sociétés, 2-84586-653-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.four.2005.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides, transmission et filiation. Les &amp;quot;maladies des femmes&amp;quot; dans une société matrilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.199-220, 2003, 2-84586-372-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux sacrés aux sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton; Jean Boutrais; Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.301-319, 2002, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson&amp;quot; - Altar der Anyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum kunst palast Düsseldorf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altäre Kunst zum Niederknien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz Verlag, pp.202-205, 2001, 3-7757-1032-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et oracle. La transe divinatoire du kômian (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familiarité avec les dieux. Transe et possession (Afrique noire, Madagascar, la Réunion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-327, 2001, 2-84516-147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire villageois à l'épreuve de la modernité (Kangandissou, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes Akan. Identité et pouvoir en Afrique occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-7384-8513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartient l’éthique ? Quels impacts sur la recherche en sciences sociales de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Maffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1411j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Titton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique des religions en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Géopolitique des religions, 79, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones, non-human agents at the service of assisted reproduction: monitoring and gendered dual allegiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (61), pp.143-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-71832021000300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Zeba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atieno, 2018, directed by June Ndinya, Effie Awino, Ruth Njoki, Lavine Atieno, Dorcas Akin, Kenya, 64 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de recherche : différents publics, différents formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Beaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debeaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victory Infertility Healed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'alliance matrimoniale avec l'assistance médicale à la procréation en situation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025963ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des médias pendant le « cyclone postélectoral » ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthrovision - Vaneasa online journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2.1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthrovision.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons-en ! ». Enjeux de restitution à propos de l’infertilité et de l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Charmillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.4753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour procréer : histoires de couples africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Biotechnologies et travail reproductif Une perspective transnationale, 56, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descola, Philippe (dir.), Claude Lévi-Strauss, un parcours dans le siècle, Paris, Odile Jacob, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.425-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12040_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singleton, Mike. Histoires d'eaux africaines. Essais d'anthropologie impliquée, 2010, Louvain-la-Neuve, Academia Bruyant. 400pp. Pb.: €32. ISBN: 978-2-87209-976-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.281-282. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12017_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bamony, Des pouvoirs réels du sorcier africain. Forces surnaturelles et autorités sociopolitiques chez les Lyéla du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.24236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi, La seconde vie des bébés morts, Paris, Editions de l'EHESS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimshaw, Anna & Ravetz, Amanda, Observational cinema. Anthropology, film and the exploration of social life, ‎ Indiana University Press, 2009, 224 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.115-116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2010.00142_6.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubray, La pensée de l’abbé Grégoire: despotisme et liberté, Oxford, Voltaire Foundation, 2008, 338 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bulletin Bibliographique, 152, pp.22020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot, Les Eotilé de Côte d'Ivoire aux XIIIe et XIXe siècles. Pouvoir lignager et religion, Paris, Publications de la Sorbonne, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bulletin Bibliographique, 148, pp.21079. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.21640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter&amp;quot; les morts en pays anyi (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/018333ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de banlieues. Une enquête ethnologique pour une association de prévention spécialisée du Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112-113, pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molero, Magie et sorcellerie en Espagne au siècle des Lumières, 1700-1820, Paris, L'Harmattan, 2006, 276p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, pp.11733. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.11733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchy, Jean-Aimé Rakotoarisoa, Philippe Beaujard, Chantal Radimilahy (dirs.), Les dieux au service du peuple. Itinéraires religieux, médiations,syncrétisme à Madagascar Paris, Éditions Karthala, coll. « Religions contemporaines », 2006, 536 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138, pp.5342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve, Essai sur la royauté sacrée en République mexicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.97 - 251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bidzogo, Églises en Afrique et autofinancement. Des tontines populaires aux tontines ecclésiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.9833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions des terroirs et néo-traditionnalismes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8-9, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne P. Chireau, Black Magic. Religion and the African American Conjuring Tradition Berkeley-Los Angeles, University of California Press, 2003, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Saints et les Anges.., 130, pp.2253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (122), pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, 2002, Karthala, 493 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala, 2002, 493p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault, Anthropologie et cinéma. Passage à l'image, passage par l'image, Paris, Nathan, 2000, 285p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, tome 72 (fasc. 1), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Strickrodt, &amp;quot;Those Wild Scenes&amp;quot;. Africa in the Travel Writings of Sarah Lee (1791-1856), Glienicke (Berlin), 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossonisme ou comment être &amp;quot;moderne et de religion africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-162, pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04845013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions africaines, religions du terroir : hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 367, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité, fécondité et souveraineté chez les Anyi de Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Uomo Società Tradizione Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.137-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier, délier. Les amwan chez les Anyi de Côte-d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64 (2), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1994.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation d'une institution akan : entre initiation, divination et psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et savoirs religieux endogènes : trajectoires historiques et enjeux contemporains en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASDEL, Apr 2026, Parakou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ophtalmologues traditionnels en Côte d'Ivoire : des soins oculaires en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'y voir clair : les collyres à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque MANSA (Manuscrits Scientifiques Anciens) 2025, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi filmer sur son terrain de recherche ? Le texte suppose d'être lu, le film implique les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ecritures alternatives de la recherche à Université Paris Cité. État des lieux, dynamiques, synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet; Nicolas Lainez; Julien Mallet, Jun 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espoir de la guérison. Le temps d'un lavage de nez &amp;quot;tradi-moderne&amp;quot; (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sperare/disperare/desirare [hope/despair/desire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e congrès Società Italiana li Antropologia, Sep 2025, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05305566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des komian dans le système de santé ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international transdisciplinaire sur les peuples Akan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Adiaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean-Paul Colleyn : le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, Université Paris Cité et Musée du Quai Branly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des médecines traditionnelles africaines : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Assises Internationales des Médecines traditionnelles. L'intégration des Médecines Traditionnelles aux Médecines Modernes : Une nécessité pour One Health ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Health - Traditional Medicine (OHTM); AUF; IRD, Sep 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et vie sociale du Gp20, un produit de phytothérapie &amp;quot;tradi-moderne&amp;quot; ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health - Traditional Medicine (OHTM) - Assises international des Médecines traditionnelles. Savoirs, défis, recherches et développement des Médecines traditionnelles aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF en Afrique de l'Ouest; IRD; Université Paris Cité; ANSTS, Oct 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie, innovations techniques et Dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de la reproduction et innovation (Paris, Douala). Emergence d'un "repro-scape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'enfant du lignage à l'enfant des gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française des ethnologues et anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'anthropologie s'empare des nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès des études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des relations entre humains et " maîtres invisibles des lieux " dans le sud-est ivoirien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et mobilités au Nord et au Sud : circulations des acteurs, évolutions des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des pourvoyeurs de soin à l'ère de la téléphonie mobile. Consultations sur radio Moronou et dans deux "camps de prière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous : un dialogue entre l'anthropologie et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, jeu, rite et psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation sur la culture de l'autre à l'accompagnement de l'équipe soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et possession dans les mondes akan du Golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et possession sur la côte du Golfe de Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochers, grottes, cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres, bois, forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutammakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandiagara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osun Osogbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Ngayene, Wanar, Wassu et Kerbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abomey : palais et temples royaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centre de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude documentaire pour l’Analyse préliminaire d’un Bien potentiel en Côte d'Ivoire pour inscription sur la liste des sites mixtes du Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil international des monuments et des sites (ICOMOS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'écriture dans la création audiovisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle des “Mardis cinéma” : table ronde, Humathèque Condorcet, Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des usages et recours à la médecine traditionnelle : enquête ethnographique sur quatre îles de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a tree in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en temps de pandémie en Afrique (Cameroun et Guinée) : la conception et la mise en œuvre d’une application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "L’enquête à l’ère du numérique. Quand le terrain s’invite sur les réseaux sociaux", Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! On appelle le témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris 10 - Nanterre, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E780A4CE"/>
+    <w:nsid w:val="05E3D37A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.43927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guedj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1544-entreprises-religieuses-transnationales-en-afrique-de-louest-9782845866539.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.four.2005.01.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Candelise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832021000300005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025963ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.681" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charmillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4753" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12040_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBMGFJ63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_6.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDJQVDLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fourmaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.765" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018333ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.9833" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.2253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H&#233;l&#232;ne Perrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1994.2408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445846v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04818328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.43927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guedj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1544-entreprises-religieuses-transnationales-en-afrique-de-louest-9782845866539.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.four.2005.01.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Candelise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832021000300005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025963ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.681" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charmillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12040_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBMGFJ63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_6.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDJQVDLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018333ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fourmaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11733" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.9833" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.2253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H&#233;l&#232;ne Perrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1994.2408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445846v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04818328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>