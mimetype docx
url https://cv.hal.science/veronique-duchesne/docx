--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Duchesne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuseUniversité Paris Cité </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2428-7782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Véronique Duchesne est docteure en Ethnologie de l'Université Paris X-Nanterre et enseignante-chercheuse en Anthropologie avec Habilitation à diriger des recherches à l'Université Paris Cité, Faculté Sociétés et Humanités depuis 2013.###Membre du laboratoire Centre population et développement (Ceped, UMR 196 UPCité-IRD), elle s'intéresse à plusieurs champs : l'anthropologie de la santé mondiale, l'anthropologie de l'invisible en Afrique, l'anthropologie de la vie et de la reproduction et l'anthropologie audiovisuelle.###Elle est chercheuse associée à l'Institut des mondes africains (IMAF) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de la santé : médecines traditionnelles et santé mondiale, phytoremèdes et circulations, urbanisation et pollution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de l'invisible : divination médiumnique et initiation, circulations et recompositions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie audiovisuelle : performances rituelles et pratiques thérapeutiques, mondialisation et médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de la reproduction : stérilité et genre, assistance médicale à la procréation et mondialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Terrains de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Afrique de l’ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Les mondes akan : Côte d’Ivoire et Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Diasporas africaines en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####2020. Habilitation à diriger des recherches, EPHE, Paris : mémoire de synthèse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intimité au coeur de terrains africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; manuscrit inédit Edition critique de l'ouvrage inachevé de Jean-Marie Adiaffi, Le bossonisme. Une théologie de libération et de guérison africaine, garant Michael Houseman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####1995.  Doctorat d'université en ethnologie, Université Paris 10, Nanterre :Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire) , directeur Andràs Zempléni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####2013-2026. Maîtresse de conférences en anthropologie, Faculté Sociétés et Humanités, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 250 p., 2016, Anthropologies &amp; Médecines, Alice Desclaux; Laurent Vidal, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cercle de kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'ethnologie, 1996, 2-85265-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots ... et partager une performance filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dianteill Erwan; Samson Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean Paul Colleyn, le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.225-237, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soigner les citadins africains avec des médicaments traditionnels améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves; Tebbaa Ouidad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines traditionnelles. Savoirs, recherches &amp; défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.157-170, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremède et innovation : le CNS-Sinusite, un exemple ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves et Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, défis et développement des médecines traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un passeur entre les mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Adiaffi Adé. Entre éclairs et foudres, coordonné par Serge Grah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valesse, pp.67--71, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argilo-thérapie dans un hôpital ivoirien : collaboration thérapeutique et co-construction d’un savoir alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chosson, Marie and de Suremain, Marie-Albane and Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ré) Appropriations des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.427--448, 2021, 978-2-85831-386-0 978-2-85831-387-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.43927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité, procréation médicale et inégalités sociales : expériences africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, Etienne; Henaff, Nolwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines; Ed. des Archives Contemporaines, pp.177--157, 2019, Inégalités en perspectives, 91782813002310. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps féminins reproducteurs sous surveillance. Téléphonie mobile et assistance médicale à la procréation dans le contexte de familles africaines transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation en santé. Technologie, organisation, changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97--113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin du don et ses trois paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-88, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des technologies de la reproduction en Afrique au sud du Sahara: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Interroger la parenté africaine au regard des techniques de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréations médicales et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.231-237, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Roaming: the Quest for Children of African Couples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Rozée; Sayeed Unisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Reproductive Technologies in the Global South and North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2016, 978-1-138-93235-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires animistes africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Grimpret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.13-21, 2014, 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boson Oracle's Performance. Frame and Expressivity in Anyi Divination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter E.A. van Beek; Philip M. Peek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewing Reality. Dynamics of African divination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.99-113, 2013, 978-3-643-90335-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête de l'igname dans le golfe de Guinée. Evolutions d'un rite calendaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry-Marie Courau; Henri de La Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites. Fêtes et célébrations de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1039-1053, 2012, 978-2-2274-8332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au possédé-devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.161-166, 2009, Monographies et débats de psychanalyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de possession : un jeu d'enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Laurence Pourchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soin au rite dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès; IRD Editions, pp.231-240, 2007, 978-2-7492-0801-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Akonedi ne voyage pas » : la formation d'un réseau transnational akan entre le Ghana et les États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourchard; André Mary; René Otayek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises religieuses transnationales en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2005, Hommes et sociétés, 2-84586-653-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.four.2005.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides, transmission et filiation. Les &amp;quot;maladies des femmes&amp;quot; dans une société matrilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.199-220, 2003, 2-84586-372-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux sacrés aux sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton; Jean Boutrais; Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.301-319, 2002, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson&amp;quot; - Altar der Anyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum kunst palast Düsseldorf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altäre Kunst zum Niederknien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz Verlag, pp.202-205, 2001, 3-7757-1032-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et oracle. La transe divinatoire du kômian (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familiarité avec les dieux. Transe et possession (Afrique noire, Madagascar, la Réunion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-327, 2001, 2-84516-147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire villageois à l'épreuve de la modernité (Kangandissou, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes Akan. Identité et pouvoir en Afrique occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-7384-8513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartient l’éthique ? Quels impacts sur la recherche en sciences sociales de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Maffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1411j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Titton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique des religions en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Géopolitique des religions, 79, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones, non-human agents at the service of assisted reproduction: monitoring and gendered dual allegiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (61), pp.143-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-71832021000300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Zeba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atieno, 2018, directed by June Ndinya, Effie Awino, Ruth Njoki, Lavine Atieno, Dorcas Akin, Kenya, 64 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de recherche : différents publics, différents formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Beaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debeaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victory Infertility Healed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'alliance matrimoniale avec l'assistance médicale à la procréation en situation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025963ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des médias pendant le « cyclone postélectoral » ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthrovision - Vaneasa online journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2.1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthrovision.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons-en ! ». Enjeux de restitution à propos de l’infertilité et de l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Charmillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.4753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour procréer : histoires de couples africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Biotechnologies et travail reproductif Une perspective transnationale, 56, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descola, Philippe (dir.), Claude Lévi-Strauss, un parcours dans le siècle, Paris, Odile Jacob, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.425-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12040_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singleton, Mike. Histoires d'eaux africaines. Essais d'anthropologie impliquée, 2010, Louvain-la-Neuve, Academia Bruyant. 400pp. Pb.: €32. ISBN: 978-2-87209-976-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.281-282. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12017_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bamony, Des pouvoirs réels du sorcier africain. Forces surnaturelles et autorités sociopolitiques chez les Lyéla du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.24236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi, La seconde vie des bébés morts, Paris, Editions de l'EHESS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimshaw, Anna & Ravetz, Amanda, Observational cinema. Anthropology, film and the exploration of social life, ‎ Indiana University Press, 2009, 224 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.115-116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2010.00142_6.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubray, La pensée de l’abbé Grégoire: despotisme et liberté, Oxford, Voltaire Foundation, 2008, 338 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bulletin Bibliographique, 152, pp.22020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot, Les Eotilé de Côte d'Ivoire aux XIIIe et XIXe siècles. Pouvoir lignager et religion, Paris, Publications de la Sorbonne, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bulletin Bibliographique, 148, pp.21079. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.21640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter&amp;quot; les morts en pays anyi (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/018333ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de banlieues. Une enquête ethnologique pour une association de prévention spécialisée du Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112-113, pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molero, Magie et sorcellerie en Espagne au siècle des Lumières, 1700-1820, Paris, L'Harmattan, 2006, 276p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, pp.11733. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.11733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchy, Jean-Aimé Rakotoarisoa, Philippe Beaujard, Chantal Radimilahy (dirs.), Les dieux au service du peuple. Itinéraires religieux, médiations,syncrétisme à Madagascar Paris, Éditions Karthala, coll. « Religions contemporaines », 2006, 536 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138, pp.5342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve, Essai sur la royauté sacrée en République mexicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.97 - 251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bidzogo, Églises en Afrique et autofinancement. Des tontines populaires aux tontines ecclésiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.9833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions des terroirs et néo-traditionnalismes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8-9, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne P. Chireau, Black Magic. Religion and the African American Conjuring Tradition Berkeley-Los Angeles, University of California Press, 2003, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Saints et les Anges.., 130, pp.2253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (122), pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, 2002, Karthala, 493 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala, 2002, 493p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault, Anthropologie et cinéma. Passage à l'image, passage par l'image, Paris, Nathan, 2000, 285p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, tome 72 (fasc. 1), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Strickrodt, &amp;quot;Those Wild Scenes&amp;quot;. Africa in the Travel Writings of Sarah Lee (1791-1856), Glienicke (Berlin), 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossonisme ou comment être &amp;quot;moderne et de religion africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-162, pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04845013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions africaines, religions du terroir : hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 367, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité, fécondité et souveraineté chez les Anyi de Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Uomo Società Tradizione Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.137-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier, délier. Les amwan chez les Anyi de Côte-d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64 (2), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1994.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation d'une institution akan : entre initiation, divination et psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et savoirs religieux endogènes : trajectoires historiques et enjeux contemporains en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASDEL, Apr 2026, Parakou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ophtalmologues traditionnels en Côte d'Ivoire : des soins oculaires en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'y voir clair : les collyres à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque MANSA (Manuscrits Scientifiques Anciens) 2025, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi filmer sur son terrain de recherche ? Le texte suppose d'être lu, le film implique les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ecritures alternatives de la recherche à Université Paris Cité. État des lieux, dynamiques, synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet; Nicolas Lainez; Julien Mallet, Jun 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espoir de la guérison. Le temps d'un lavage de nez &amp;quot;tradi-moderne&amp;quot; (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sperare/disperare/desirare [hope/despair/desire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e congrès Società Italiana li Antropologia, Sep 2025, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05305566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des komian dans le système de santé ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international transdisciplinaire sur les peuples Akan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Adiaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean-Paul Colleyn : le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, Université Paris Cité et Musée du Quai Branly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des médecines traditionnelles africaines : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Assises Internationales des Médecines traditionnelles. L'intégration des Médecines Traditionnelles aux Médecines Modernes : Une nécessité pour One Health ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Health - Traditional Medicine (OHTM); AUF; IRD, Sep 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et vie sociale du Gp20, un produit de phytothérapie &amp;quot;tradi-moderne&amp;quot; ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health - Traditional Medicine (OHTM) - Assises international des Médecines traditionnelles. Savoirs, défis, recherches et développement des Médecines traditionnelles aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF en Afrique de l'Ouest; IRD; Université Paris Cité; ANSTS, Oct 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie, innovations techniques et Dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de la reproduction et innovation (Paris, Douala). Emergence d'un "repro-scape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'enfant du lignage à l'enfant des gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française des ethnologues et anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'anthropologie s'empare des nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès des études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des relations entre humains et " maîtres invisibles des lieux " dans le sud-est ivoirien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et mobilités au Nord et au Sud : circulations des acteurs, évolutions des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des pourvoyeurs de soin à l'ère de la téléphonie mobile. Consultations sur radio Moronou et dans deux "camps de prière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous : un dialogue entre l'anthropologie et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, jeu, rite et psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation sur la culture de l'autre à l'accompagnement de l'équipe soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et possession dans les mondes akan du Golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et possession sur la côte du Golfe de Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochers, grottes, cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres, bois, forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutammakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandiagara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osun Osogbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Ngayene, Wanar, Wassu et Kerbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abomey : palais et temples royaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centre de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude documentaire pour l’Analyse préliminaire d’un Bien potentiel en Côte d'Ivoire pour inscription sur la liste des sites mixtes du Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil international des monuments et des sites (ICOMOS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'écriture dans la création audiovisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle des “Mardis cinéma” : table ronde, Humathèque Condorcet, Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des usages et recours à la médecine traditionnelle : enquête ethnographique sur quatre îles de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a tree in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en temps de pandémie en Afrique (Cameroun et Guinée) : la conception et la mise en œuvre d’une application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "L’enquête à l’ère du numérique. Quand le terrain s’invite sur les réseaux sociaux", Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! On appelle le témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris 10 - Nanterre, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Duchesne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuseUniversité Paris Cité </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2428-7782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Véronique Duchesne est docteure en Ethnologie de l'Université Paris X-Nanterre et enseignante-chercheuse en Anthropologie avec Habilitation à diriger des recherches à l'Université Paris Cité, Faculté Sociétés et Humanités depuis 2013.###Membre du laboratoire Centre population et développement (Ceped, UMR 196 UPCité-IRD), elle s'intéresse à plusieurs champs : l'anthropologie de la santé mondiale, l'anthropologie de l'invisible en Afrique, l'anthropologie de la vie et de la reproduction et l'anthropologie audiovisuelle.###Elle est chercheuse associée à l'Institut des mondes africains (IMAF) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de la santé : médecines traditionnelles et santé mondiale, phytoremèdes et circulations, urbanisation et pollution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de l'invisible : divination médiumnique et initiation, circulations et recompositions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie audiovisuelle : performances rituelles et pratiques thérapeutiques, mondialisation et médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Anthropologie de la reproduction : stérilité et genre, assistance médicale à la procréation et mondialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Terrains de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Afrique de l’ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Les mondes akan : Côte d’Ivoire et Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####Diasporas africaines en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####2020. Habilitation à diriger des recherches, EPHE, Paris : mémoire de synthèse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intimité au coeur de terrains africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; manuscrit inédit Edition critique de l'ouvrage inachevé de Jean-Marie Adiaffi, Le bossonisme. Une théologie de libération et de guérison africaine, garant Michael Houseman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####1995.  Doctorat d'université en ethnologie, Université Paris 10, Nanterre :Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire) , directeur Andràs Zempléni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">####2013-2026. Maîtresse de conférences en anthropologie, Faculté Sociétés et Humanités, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 250 p., 2016, Anthropologies &amp; Médecines, Alice Desclaux; Laurent Vidal, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cercle de kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'ethnologie, 1996, 2-85265-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremède et innovation : le CNS-Sinusite, un exemple ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves et Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, défis et développement des médecines traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots ... et partager une performance filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dianteill Erwan; Samson Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean Paul Colleyn, le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.225-237, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soigner les citadins africains avec des médicaments traditionnels améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moisseron Jean-Yves; Tebbaa Ouidad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecines traditionnelles. Savoirs, recherches &amp; défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.157-170, 2025, 978-2-7472-3623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un passeur entre les mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Adiaffi Adé. Entre éclairs et foudres, coordonné par Serge Grah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valesse, pp.67--71, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argilo-thérapie dans un hôpital ivoirien : collaboration thérapeutique et co-construction d’un savoir alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chosson, Marie and de Suremain, Marie-Albane and Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ré) Appropriations des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.427--448, 2021, 978-2-85831-386-0 978-2-85831-387-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.43927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité, procréation médicale et inégalités sociales : expériences africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, Etienne; Henaff, Nolwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines; Ed. des Archives Contemporaines, pp.177--157, 2019, Inégalités en perspectives, 91782813002310. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps féminins reproducteurs sous surveillance. Téléphonie mobile et assistance médicale à la procréation dans le contexte de familles africaines transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation en santé. Technologie, organisation, changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97--113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Roaming: the Quest for Children of African Couples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Rozée; Sayeed Unisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Reproductive Technologies in the Global South and North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2016, 978-1-138-93235-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin du don et ses trois paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-88, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des technologies de la reproduction en Afrique au sud du Sahara: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Interroger la parenté africaine au regard des techniques de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Véronique Duchesne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréations médicales et mondialisation. Expériences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.231-237, 2016, 978-2-343-09974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires animistes africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Grimpret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.13-21, 2014, 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boson Oracle's Performance. Frame and Expressivity in Anyi Divination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter E.A. van Beek; Philip M. Peek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewing Reality. Dynamics of African divination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.99-113, 2013, 978-3-643-90335-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête de l'igname dans le golfe de Guinée. Evolutions d'un rite calendaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry-Marie Courau; Henri de La Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites. Fêtes et célébrations de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1039-1053, 2012, 978-2-2274-8332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au possédé-devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.161-166, 2009, Monographies et débats de psychanalyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rituel de possession : un jeu d'enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Laurence Pourchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soin au rite dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès; IRD Editions, pp.231-240, 2007, 978-2-7492-0801-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Akonedi ne voyage pas » : la formation d'un réseau transnational akan entre le Ghana et les États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourchard; André Mary; René Otayek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises religieuses transnationales en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2005, Hommes et sociétés, 2-84586-653-4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.four.2005.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluides, transmission et filiation. Les &amp;quot;maladies des femmes&amp;quot; dans une société matrilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.199-220, 2003, 2-84586-372-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux sacrés aux sites classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton; Jean Boutrais; Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.301-319, 2002, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson&amp;quot; - Altar der Anyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum kunst palast Düsseldorf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altäre Kunst zum Niederknien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz Verlag, pp.202-205, 2001, 3-7757-1032-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et oracle. La transe divinatoire du kômian (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familiarité avec les dieux. Transe et possession (Afrique noire, Madagascar, la Réunion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-327, 2001, 2-84516-147-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire villageois à l'épreuve de la modernité (Kangandissou, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes Akan. Identité et pouvoir en Afrique occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-7384-8513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia, Le Dahomey cérémoniel : le cinéma de Francis Aupiais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/166po⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05621210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartient l’éthique ? Quels impacts sur la recherche en sciences sociales de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Maffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1411j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science de la durabilité appliquée à la médecine traditionnelle en Polynésie française : définition et présentation du projet SustainMedPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Titton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique des religions en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Géopolitique des religions, 79, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atieno, 2018, directed by June Ndinya, Effie Awino, Ruth Njoki, Lavine Atieno, Dorcas Akin, Kenya, 64 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones, non-human agents at the service of assisted reproduction: monitoring and gendered dual allegiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (61), pp.143-162. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0104-71832021000300005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Zeba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Beaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de recherche : différents publics, différents formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debeaudrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victory Infertility Healed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour procréer : histoires de couples africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Biotechnologies et travail reproductif Une perspective transnationale, 56, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'alliance matrimoniale avec l'assistance médicale à la procréation en situation migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025963ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des médias pendant le « cyclone postélectoral » ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthrovision - Vaneasa online journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2.1, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthrovision.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons-en ! ». Enjeux de restitution à propos de l’infertilité et de l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Charmillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.4753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descola, Philippe (dir.), Claude Lévi-Strauss, un parcours dans le siècle, Paris, Odile Jacob, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.425-426. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12040_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singleton, Mike. Histoires d'eaux africaines. Essais d'anthropologie impliquée, 2010, Louvain-la-Neuve, Academia Bruyant. 400pp. Pb.: €32. ISBN: 978-2-87209-976-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.281-282. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12017_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bamony, Des pouvoirs réels du sorcier africain. Forces surnaturelles et autorités sociopolitiques chez les Lyéla du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.24236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi, La seconde vie des bébés morts, Paris, Editions de l'EHESS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimshaw, Anna & Ravetz, Amanda, Observational cinema. Anthropology, film and the exploration of social life, ‎ Indiana University Press, 2009, 224 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.115-116. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2010.00142_6.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubray, La pensée de l’abbé Grégoire: despotisme et liberté, Oxford, Voltaire Foundation, 2008, 338 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bulletin Bibliographique, 152, pp.22020. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot, Les Eotilé de Côte d'Ivoire aux XIIIe et XIXe siècles. Pouvoir lignager et religion, Paris, Publications de la Sorbonne, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bulletin Bibliographique, 148, pp.21079. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.21640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04447534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de banlieues. Une enquête ethnologique pour une association de prévention spécialisée du Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112-113, pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter&amp;quot; les morts en pays anyi (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/018333ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molero, Magie et sorcellerie en Espagne au siècle des Lumières, 1700-1820, Paris, L'Harmattan, 2006, 276p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, pp.11733. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.11733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanchy, Jean-Aimé Rakotoarisoa, Philippe Beaujard, Chantal Radimilahy (dirs.), Les dieux au service du peuple. Itinéraires religieux, médiations,syncrétisme à Madagascar Paris, Éditions Karthala, coll. « Religions contemporaines », 2006, 536 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 138, pp.5342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve, Essai sur la royauté sacrée en République mexicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.97 - 251. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.5922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bidzogo, Églises en Afrique et autofinancement. Des tontines populaires aux tontines ecclésiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.9833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions des terroirs et néo-traditionnalismes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8-9, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne P. Chireau, Black Magic. Religion and the African American Conjuring Tradition Berkeley-Los Angeles, University of California Press, 2003, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Saints et les Anges.., 130, pp.2253. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (122), pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, Paris, Karthala, 2002, 493p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Massé, Jean Benoist, Convocations thérapeutiques du sacré, 2002, Karthala, 493 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault, Anthropologie et cinéma. Passage à l'image, passage par l'image, Paris, Nathan, 2000, 285p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, tome 72 (fasc. 1), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Strickrodt, &amp;quot;Those Wild Scenes&amp;quot;. Africa in the Travel Writings of Sarah Lee (1791-1856), Glienicke (Berlin), 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossonisme ou comment être &amp;quot;moderne et de religion africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-162, pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04845013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions africaines, religions du terroir : hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Hélène Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 367, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gémellité, fécondité et souveraineté chez les Anyi de Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Uomo Società Tradizione Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.137-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04458589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier, délier. Les amwan chez les Anyi de Côte-d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64 (2), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1994.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation d'une institution akan : entre initiation, divination et psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et savoirs religieux endogènes : trajectoires historiques et enjeux contemporains en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASDEL, Apr 2026, Parakou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espoir de la guérison. Le temps d'un lavage de nez &amp;quot;tradi-moderne&amp;quot; (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sperare/disperare/desirare [hope/despair/desire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e congrès Società Italiana li Antropologia, Sep 2025, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05305566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ophtalmologues traditionnels en Côte d'Ivoire : des soins oculaires en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'y voir clair : les collyres à travers le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque MANSA (Manuscrits Scientifiques Anciens) 2025, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi filmer sur son terrain de recherche ? Le texte suppose d'être lu, le film implique les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ecritures alternatives de la recherche à Université Paris Cité. État des lieux, dynamiques, synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Hudelet; Nicolas Lainez; Julien Mallet, Jun 2025, Paris, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des komian dans le système de santé ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international transdisciplinaire sur les peuples Akan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Adiaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les images et les sons, imaginer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie de Jean-Paul Colleyn : le film et l'ethnographie en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, Université Paris Cité et Musée du Quai Branly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des médecines traditionnelles africaines : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Assises Internationales des Médecines traditionnelles. L'intégration des Médecines Traditionnelles aux Médecines Modernes : Une nécessité pour One Health ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Health - Traditional Medicine (OHTM); AUF; IRD, Sep 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et vie sociale du Gp20, un produit de phytothérapie &amp;quot;tradi-moderne&amp;quot; ivoirien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health - Traditional Medicine (OHTM) - Assises international des Médecines traditionnelles. Savoirs, défis, recherches et développement des Médecines traditionnelles aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF en Afrique de l'Ouest; IRD; Université Paris Cité; ANSTS, Oct 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie, innovations techniques et Dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de la reproduction et innovation (Paris, Douala). Emergence d'un "repro-scape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'enfant du lignage à l'enfant des gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française des ethnologues et anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'anthropologie s'empare des nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrès des études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des relations entre humains et " maîtres invisibles des lieux " dans le sud-est ivoirien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Animisme parmi nous : un dialogue entre l'anthropologie et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, jeu, rite et psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et mobilités au Nord et au Sud : circulations des acteurs, évolutions des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité des pourvoyeurs de soin à l'ère de la téléphonie mobile. Consultations sur radio Moronou et dans deux "camps de prière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et possession dans les mondes akan du Golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et possession sur la côte du Golfe de Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation sur la culture de l'autre à l'accompagnement de l'équipe soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abomey : palais et temples royaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centre de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Ngayene, Wanar, Wassu et Kerbatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochers, grottes, cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres, bois, forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde. Dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutammakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandiagara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.ISBN : 978-2-221-11647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osun Osogbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du monde : dictionnaire des lieux sacrés, sites miraculeux, centres de pèlerinage et de prière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude documentaire pour l’Analyse préliminaire d’un Bien potentiel en Côte d'Ivoire pour inscription sur la liste des sites mixtes du Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil international des monuments et des sites (ICOMOS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitly Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a tree in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'écriture dans la création audiovisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle des “Mardis cinéma” : table ronde, Humathèque Condorcet, Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des usages et recours à la médecine traditionnelle : enquête ethnographique sur quatre îles de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en temps de pandémie en Afrique (Cameroun et Guinée) : la conception et la mise en œuvre d’une application web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Candelise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "L’enquête à l’ère du numérique. Quand le terrain s’invite sur les réseaux sociaux", Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! On appelle le témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des Boson et le Komian. Possession rituelle et définition religieuse du terroir chez les Anyi Morofouè (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris 10 - Nanterre, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05E3D37A"/>
+    <w:nsid w:val="5904CD6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.43927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guedj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1544-entreprises-religieuses-transnationales-en-afrique-de-louest-9782845866539.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.four.2005.01.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Candelise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832021000300005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025963ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.681" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charmillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4753" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12040_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBMGFJ63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_6.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDJQVDLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018333ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fourmaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11733" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.9833" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.2253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1275" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H&#233;l&#232;ne Perrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1994.2408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445846v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04818328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-7782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.43927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guedj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1544-entreprises-religieuses-transnationales-en-afrique-de-louest-9782845866539.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.four.2005.01.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05621210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/166po" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Candelise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Titton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frelat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chassagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-71832021000300005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025963ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.681" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charmillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4753" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12040_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBMGFJ63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24236" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_6.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDJQVDLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.21640" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fourmaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018333ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.5922" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.9833" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.2253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1275" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H&#233;l&#232;ne Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1994.2408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700769v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389162v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04818328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>