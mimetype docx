--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2223,424 +2223,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy evolution of nanoparticles under annealing: Benefits of isothermal remanent magnetization simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 419, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870690v1</w:t>
+                <w:t xml:space="preserve">hal-02289465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Dependent Evolution of the Oxidation States of Cobalt and Platinum in Co1-xPtx Clusters under H2 and CO + H2 Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Tyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Pellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (38), pp.21496-21504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy evolution of nanoparticles under annealing: Benefits of isothermal remanent magnetization simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.06.005⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02289465v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between oral health, dysphagia and undernutrition in hospitalised elderly patients</w:t>
               </w:r>
@@ -3030,429 +3030,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects in the magnetic anisotropy of embedded cobalt nanoparticles: from shape to surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Structure and order in cobalt/platinum-type nanoalloys: from thin films to supported clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pierron-Bohnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14749⟩</w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.188-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004517v1</w:t>
+                <w:t xml:space="preserve">hal-02308154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and order in cobalt/platinum-type nanoalloys: from thin films to supported clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Dupuis</w:t>
+                <w:t xml:space="preserve">Anisotropy in FeCo nanoparticles, a first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233-234, pp.550-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.233-234.550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2015.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02308154v1</w:t>
+                <w:t xml:space="preserve">hal-01489409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in FeCo nanoparticles, a first step</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Size effects in the magnetic anisotropy of embedded cobalt nanoparticles: from shape to surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 233-234, pp.550-553. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.233-234.550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep14749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489409v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic magnetic properties of bimetallic nanoparticles elaborated by cluster beam deposition</w:t>
               </w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (42), pp.27996-28004. </w:t>
@@ -3830,295 +3830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of size selected iron-platinum clusters soft landed on carbon nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing Patterns and Redox Properties of Iron-Based Alloy Nanoparticles under Oxidation and Reduction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Delagrange</w:t>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+                <w:t xml:space="preserve">D. Teschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.129⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1553-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm403172a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313492v1</w:t>
+                <w:t xml:space="preserve">hal-02309850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Patterns and Redox Properties of Iron-Based Alloy Nanoparticles under Oxidation and Reduction Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of size selected iron-platinum clusters soft landed on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Khadra</w:t>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Teschner</w:t>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.1553-1560. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 301, pp.564-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm403172a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309850v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation X-ray Photoelectron Spectroscopy as a Tool To Resolve the Dimensions of Spherical Core/Shell Nanoparticles</w:t>
               </w:r>
@@ -4625,442 +4625,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Ferromagnetism in Chemically Ordered FeRh Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+                <w:t xml:space="preserve">Advanced magnetic anisotropy determination through isothermal remanent magnetization of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cavallin</w:t>
+                <w:t xml:space="preserve">O. Gaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vlaic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (8), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (9), pp.094419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.094419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175801v1</w:t>
+                <w:t xml:space="preserve">hal-03013769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced magnetic anisotropy determination through isothermal remanent magnetization of nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hillion</w:t>
+                <w:t xml:space="preserve">Effect of nonlinear superparamagnetic response on susceptibility curves for nanoparticle assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (9), pp.094419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.094419⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (17), pp.174404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013769v1</w:t>
+                <w:t xml:space="preserve">hal-03048691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nonlinear superparamagnetic response on susceptibility curves for nanoparticle assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Temperature Ferromagnetism in Chemically Ordered FeRh Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (17), pp.174404. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048691v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Oyarzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Domingues Tavares de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,334 +5566,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence-free L1(0) ordering of embedded CoPt nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Nontrivial Redox Behavior of Nanosized Cobalt: New Insights from Ambient Pressure X-ray Photoelectron and Absorption Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Dintzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (7), </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.2182-2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3554203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn103392x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822571v1</w:t>
+                <w:t xml:space="preserve">hal-03515628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontrivial Redox Behavior of Nanosized Cobalt: New Insights from Ambient Pressure X-ray Photoelectron and Absorption Spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Coalescence-free L1(0) ordering of embedded CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dintzer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.2182-2190. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn103392x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3554203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515628v1</w:t>
+                <w:t xml:space="preserve">hal-01822571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the L10 chemical order parameter of a single CoPt nanoparticle smaller than 4 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,523 +6077,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal of a single cobalt cluster using a RF field pulse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raufast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Bonet</w:t>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979636v1</w:t>
+                <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perez</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy of embedded Co nanoparticles: Influence of the surrounding matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melinon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Cécile Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bardotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">J. Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (14), pp.144403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495152v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy of embedded Co nanoparticles: Influence of the surrounding matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Magnetization reversal of a single cobalt cluster using a RF field pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raufast</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Jouanguy</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (9-12), pp.1315-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Magnetization Reversal in Individual Isolated Clusters of Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (11), pp.2812-2815. </w:t>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (1-3), pp.27 - 32. </w:t>
@@ -6937,77 +6937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316 (2), pp.e355 - e359. </w:t>
@@ -7217,51 +7217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,64 +7364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los Alamos National Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1-19</w:t>
@@ -7489,64 +7489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (1), pp.014439/1-014439/9</w:t>
@@ -7734,90 +7734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Cluster-Assembled Magnetic Nanostructures for Applications to high Integration-Density Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (6), pp.475 - 485. </w:t>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242-45, pp.993-995. </w:t>
@@ -8666,51 +8666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, vibrational and optical properties of silicon cluster assembled films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keghelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 108 (11), pp.4607-4613. </w:t>
@@ -9081,90 +9081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of nanostructured diamond-like carbon films synthesized by low energy cluster beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4, pp.759-767</w:t>
@@ -9535,51 +9535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11105,90 +11105,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of Co$_x$Pt$_{1-x}$ clusters embedded in matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11379,51 +11379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pal&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Montejano-Carrizales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Aguilera-Granja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelliam Loiselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-018-4189-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Deb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/045002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.134446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Tyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pellin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGWRT6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laffond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Campos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFG7FKG6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khadra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gragnaniello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.12.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14749" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2015.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-146TFQRP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.233-234.550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00943j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#246;rster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02119c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403172a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Doh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dintzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zafeiratos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508895u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/521/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087207" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.094419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares de Sa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1968-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4X6NSL8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hillion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tournus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768837" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103392x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.092403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.02.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTZTFVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouanguy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144403" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2002022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albingre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.4811138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01130-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A918AC2A58B7CC960FA10737C44D4727DD7ECA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142862v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508666" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951451v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Maraloiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03484069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boisron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380803v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pal&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Montejano-Carrizales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Aguilera-Granja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelliam Loiselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-018-4189-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Deb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/045002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.134446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGWRT6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Tyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laffond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Campos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFG7FKG6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khadra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gragnaniello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.12.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2015.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-146TFQRP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.233-234.550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14749" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00943j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#246;rster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02119c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403172a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Doh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dintzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zafeiratos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508895u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/521/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.094419" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174404" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares de Sa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1968-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4X6NSL8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hillion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tournus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768837" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103392x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554203" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.092403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.02.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouanguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTZTFVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2002022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albingre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.4811138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01130-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A918AC2A58B7CC960FA10737C44D4727DD7ECA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142862v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508666" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951451v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Maraloiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03484069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boisron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380803v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>