--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -502,338 +502,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of magnetic anisotropy and structural properties in chemically ordered CoPt and FePt nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hillion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Proux</w:t>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104420⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736439v1</w:t>
+                <w:t xml:space="preserve">hal-03679667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Robert</w:t>
+                <w:t xml:space="preserve">Comparison of magnetic anisotropy and structural properties in chemically ordered CoPt and FePt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boisron</w:t>
+                <w:t xml:space="preserve">O Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.32. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.104420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679667v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between local structure and magnetic properties of graded exchange-coupled Co@FePt nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-Selected FeCo Clusters Embedded in a Carbon Matrix as Benchmark Nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martín Montejano-Carrizales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustino Aguilera-Granja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1178,64 +1178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up strategies for the assembling of magnetic systems using nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (10), pp.119. </w:t>
@@ -1472,64 +1472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1857,77 +1857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.134446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2089,558 +2089,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic chemically ordered FeRh and FeCo nanomagnets prepared by mass-selected low-energy cluster-beam deposition: a comparative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anisotropy evolution of nanoparticles under annealing: Benefits of isothermal remanent magnetization simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1850-1860. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 419, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.7.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957901v1</w:t>
+                <w:t xml:space="preserve">hal-02289465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy evolution of nanoparticles under annealing: Benefits of isothermal remanent magnetization simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature-Dependent Evolution of the Oxidation States of Cobalt and Platinum in Co1-xPtx Clusters under H2 and CO + H2 Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Tyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Pellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (38), pp.21496-21504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02289465v1</w:t>
+                <w:t xml:space="preserve">hal-02289454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Dependent Evolution of the Oxidation States of Cobalt and Platinum in Co1-xPtx Clusters under H2 and CO + H2 Atmospheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Pellin</w:t>
+                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06483⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289454v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+                <w:t xml:space="preserve">Cubic chemically ordered FeRh and FeCo nanomagnets prepared by mass-selected low-energy cluster-beam deposition: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1850-1860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.7.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870690v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between oral health, dysphagia and undernutrition in hospitalised elderly patients</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin-Adrian Maraloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,645 +2896,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic moments in chemically ordered mass-selected CoPt and FePt clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and order in cobalt/platinum-type nanoalloys: from thin films to supported clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Khadra</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Linas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hillion</w:t>
+                <w:t xml:space="preserve">Veronique Pierron-Bohnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gragnaniello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 383, pp.73-77. </w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.188-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.12.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308639v1</w:t>
+                <w:t xml:space="preserve">hal-02308154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and order in cobalt/platinum-type nanoalloys: from thin films to supported clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy in FeCo nanoparticles, a first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Pierron-Bohnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">G. Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Dupuis</w:t>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233-234, pp.550-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.233-234.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308154v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in FeCo nanoparticles, a first step</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Size effects in the magnetic anisotropy of embedded cobalt nanoparticles: from shape to surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.233-234.550⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489409v1</w:t>
+                <w:t xml:space="preserve">hal-02004517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects in the magnetic anisotropy of embedded cobalt nanoparticles: from shape to surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic moments in chemically ordered mass-selected CoPt and FePt clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gragnaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.14749. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 383, pp.73-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004517v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic magnetic properties of bimetallic nanoparticles elaborated by cluster beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (42), pp.27996-28004. </w:t>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Raman shift and thermal expansion in graphene: temperature-dependent measurements and analysis of substrate corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,425 +3700,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organisation of size-selected CoxPt1-x clusters on graphite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixing Patterns and Redox Properties of Iron-Based Alloy Nanoparticles under Oxidation and Reduction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp02119c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1553-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm403172a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313472v1</w:t>
+                <w:t xml:space="preserve">hal-02309850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Patterns and Redox Properties of Iron-Based Alloy Nanoparticles under Oxidation and Reduction Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Teschner</w:t>
+                <w:t xml:space="preserve">Behavior of size selected iron-platinum clusters soft landed on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm403172a⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 301, pp.564-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309850v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of size selected iron-platinum clusters soft landed on carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Self-organisation of size-selected CoxPt1-x clusters on graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 301, pp.564-567. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.26653-26657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02119c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313492v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation X-ray Photoelectron Spectroscopy as a Tool To Resolve the Dimensions of Spherical Core/Shell Nanoparticles</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dintzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,90 +4351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-specific quantitative determination of the local atomic order in CoPt alloy nanoparticles: Experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Diaz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélio Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4485,90 +4485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific local relaxation and magnetism in mass-selected CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Enrique Díaz-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4625,442 +4625,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced magnetic anisotropy determination through isothermal remanent magnetization of nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hillion</w:t>
+                <w:t xml:space="preserve">Low Temperature Ferromagnetism in Chemically Ordered FeRh Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (9), pp.094419. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.094419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013769v1</w:t>
+                <w:t xml:space="preserve">hal-02175801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nonlinear superparamagnetic response on susceptibility curves for nanoparticle assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Advanced magnetic anisotropy determination through isothermal remanent magnetization of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (17), pp.174404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174404⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (9), pp.094419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.094419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048691v1</w:t>
+                <w:t xml:space="preserve">hal-03013769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Ferromagnetism in Chemically Ordered FeRh Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of nonlinear superparamagnetic response on susceptibility curves for nanoparticle assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (8), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (17), pp.174404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175801v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,77 +5172,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Oyarzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Domingues Tavares de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.1968. </w:t>
@@ -5292,90 +5292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effects on structure and magnetism in mass-selected CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis E. Diaz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5566,334 +5566,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontrivial Redox Behavior of Nanosized Cobalt: New Insights from Ambient Pressure X-ray Photoelectron and Absorption Spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Coalescence-free L1(0) ordering of embedded CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dintzer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.2182-2190. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn103392x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3554203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515628v1</w:t>
+                <w:t xml:space="preserve">hal-01822571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence-free L1(0) ordering of embedded CoPt nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Nontrivial Redox Behavior of Nanosized Cobalt: New Insights from Ambient Pressure X-ray Photoelectron and Absorption Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Dintzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (7), </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.2182-2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3554203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn103392x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822571v1</w:t>
+                <w:t xml:space="preserve">hal-03515628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the L10 chemical order parameter of a single CoPt nanoparticle smaller than 4 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 323, pp.1868 - 1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6077,523 +6077,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetization reversal of a single cobalt cluster using a RF field pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perez</w:t>
+                <w:t xml:space="preserve">C. Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melinon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (9-12), pp.1315-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495152v1</w:t>
+                <w:t xml:space="preserve">hal-00979636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of embedded Co nanoparticles: Influence of the surrounding matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (14), pp.144403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal of a single cobalt cluster using a RF field pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raufast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Bonet</w:t>
+                <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979636v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Magnetization Reversal in Individual Isolated Clusters of Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (11), pp.2812-2815. </w:t>
@@ -6631,77 +6631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of L1(0) chemical order in CoPt nanoclusters: Direct observation and magnetic signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Hannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (1-3), pp.27 - 32. </w:t>
@@ -6937,77 +6937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316 (2), pp.e355 - e359. </w:t>
@@ -7070,51 +7070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,51 +7217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,64 +7364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los Alamos National Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1-19</w:t>
@@ -7489,64 +7489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (1), pp.014439/1-014439/9</w:t>
@@ -7734,90 +7734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Cluster-Assembled Magnetic Nanostructures for Applications to high Integration-Density Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (6), pp.475 - 485. </w:t>
@@ -7995,307 +7995,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Epicier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (22), pp.S2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700820v1</w:t>
+                <w:t xml:space="preserve">hal-01811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Bernstein</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226 (1-3), pp.265 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of operator and physical parameters for laser welding of dental materials</w:t>
               </w:r>
@@ -8320,51 +8320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Petitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Albingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Dental Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 196 (7), pp.413-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242-45, pp.993-995. </w:t>
@@ -8666,51 +8666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, vibrational and optical properties of silicon cluster assembled films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keghelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 108 (11), pp.4607-4613. </w:t>
@@ -9081,90 +9081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of nanostructured diamond-like carbon films synthesized by low energy cluster beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4, pp.759-767</w:t>
@@ -9509,77 +9509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9621,90 +9621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxie et orientations préférentielles de nanoparticules de FeRh préformées par vaporisation laser et déposées sur BaTiO3 ou SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9746,90 +9746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9871,103 +9871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vanishing interaction to superferromagnetic dimerization: Experimental determination of interaction lengths for embedded Co clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Magnetic Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10001,51 +10001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and magnetic properties of FePt nanoparticles deposited on graphene/Ir moiré pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Magnetic Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore. pp.1-1, </w:t>
@@ -10161,51 +10161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10506,51 +10506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element and isotopic constraints for a link between the late mesozoic E-MORB tholeiites from Central Mexico, Hispaniola and Ecuador and the Galapagos plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11017,64 +11017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical order and size effects on the magnetic anisotropy of FePt and CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11105,90 +11105,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of Co$_x$Pt$_{1-x}$ clusters embedded in matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11379,51 +11379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pal&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Montejano-Carrizales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Aguilera-Granja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelliam Loiselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-018-4189-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Deb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/045002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.134446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGWRT6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Tyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laffond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Campos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFG7FKG6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khadra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gragnaniello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.12.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2015.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-146TFQRP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.233-234.550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14749" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00943j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#246;rster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02119c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403172a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Doh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dintzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zafeiratos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508895u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/521/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.094419" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174404" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares de Sa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1968-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4X6NSL8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hillion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tournus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768837" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103392x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554203" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.092403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.02.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouanguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTZTFVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2002022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albingre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.4811138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01130-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A918AC2A58B7CC960FA10737C44D4727DD7ECA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142862v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508666" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951451v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Maraloiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03484069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boisron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380803v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pal&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Montejano-Carrizales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Aguilera-Granja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelliam Loiselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-018-4189-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Deb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/045002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.134446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGWRT6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Tyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laffond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Campos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFG7FKG6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2015.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-146TFQRP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khadra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.233-234.550" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gragnaniello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00943j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#246;rster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403172a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02119c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Doh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dintzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zafeiratos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508895u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/521/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087207" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.094419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares de Sa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1968-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4X6NSL8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hillion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tournus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768837" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103392x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.092403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.02.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTZTFVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouanguy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144403" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2002022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albingre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.4811138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01130-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A918AC2A58B7CC960FA10737C44D4727DD7ECA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142862v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508666" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951451v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Maraloiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03484069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boisron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380803v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>