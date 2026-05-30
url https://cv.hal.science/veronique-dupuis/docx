--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -502,338 +502,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Robert</w:t>
+                <w:t xml:space="preserve">Comparison of magnetic anisotropy and structural properties in chemically ordered CoPt and FePt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boisron</w:t>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.104420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679667v1</w:t>
+                <w:t xml:space="preserve">hal-03736439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of magnetic anisotropy and structural properties in chemically ordered CoPt and FePt nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Proux</w:t>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.104420. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736439v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between local structure and magnetic properties of graded exchange-coupled Co@FePt nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,831 +904,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of nanomagnet arrays: organization and magnetic properties of mass-selected FePt nanoparticles deposited on epitaxially grown graphene on Ir(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Capiod</w:t>
+                <w:t xml:space="preserve">Mass-Selected FeCo Clusters Embedded in a Carbon Matrix as Benchmark Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bardotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boisron</w:t>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Albin</w:t>
+                <w:t xml:space="preserve">Juan Martín Montejano-Carrizales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustino Aguilera-Granja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.106802⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.2864-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107539v1</w:t>
+                <w:t xml:space="preserve">hal-02126950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-Selected FeCo Clusters Embedded in a Carbon Matrix as Benchmark Nanocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+                <w:t xml:space="preserve">Elaboration of nanomagnet arrays: organization and magnetic properties of mass-selected FePt nanoparticles deposited on epitaxially grown graphene on Ir(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martín Montejano-Carrizales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustino Aguilera-Granja</w:t>
+                <w:t xml:space="preserve">Clément Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (5), pp.2864-2872. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (10), pp.106802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.106802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126950v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up strategies for the assembling of magnetic systems using nanoclusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Arrays of high aspect ratio magnetic microstructures for large trapping throughput in lab-on-chip systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-018-4189-3⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (10), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-018-2141-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326712v1</w:t>
+                <w:t xml:space="preserve">hal-02326961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrays of high aspect ratio magnetic microstructures for large trapping throughput in lab-on-chip systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Audry</w:t>
+                <w:t xml:space="preserve">Bottom-up strategies for the assembling of magnetic systems using nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lachambre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+                <w:t xml:space="preserve">Ophelliam Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (10), pp.119. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-018-2141-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-018-4189-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326961v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Magnetic Properties of FeCo Clusters: Carbon Environment and Annealing Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Albin</w:t>
+                <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10715⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-2008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289035v1</w:t>
+                <w:t xml:space="preserve">hal-02326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic composite polymer for high magnetic force in microfluidic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+                <w:t xml:space="preserve">Structure and Magnetic Properties of FeCo Clusters: Carbon Environment and Annealing Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (20), pp.10713-10718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-2008-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326925v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive freezing of interacting spins in isolated finite magnetic ensembles</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakoli Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Deb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,90 +1844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vanishing interaction to superferromagnetic dimerization: Experimental determination of interaction lengths for embedded Co clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.134446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2089,558 +2089,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy evolution of nanoparticles under annealing: Benefits of isothermal remanent magnetization simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cubic chemically ordered FeRh and FeCo nanomagnets prepared by mass-selected low-energy cluster-beam deposition: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 419, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1850-1860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.7.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289465v1</w:t>
+                <w:t xml:space="preserve">hal-01957901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Dependent Evolution of the Oxidation States of Cobalt and Platinum in Co1-xPtx Clusters under H2 and CO + H2 Atmospheres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy evolution of nanoparticles under annealing: Benefits of isothermal remanent magnetization simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 419, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289454v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+                <w:t xml:space="preserve">Temperature-Dependent Evolution of the Oxidation States of Cobalt and Platinum in Co1-xPtx Clusters under H2 and CO + H2 Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Tyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Pellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (38), pp.21496-21504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870690v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic chemically ordered FeRh and FeCo nanomagnets prepared by mass-selected low-energy cluster-beam deposition: a comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1850-1860. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.7.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957901v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between oral health, dysphagia and undernutrition in hospitalised elderly patients</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin-Adrian Maraloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,645 +2896,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and order in cobalt/platinum-type nanoalloys: from thin films to supported clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic moments in chemically ordered mass-selected CoPt and FePt clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">G. Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Pierron-Bohnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">S. Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gragnaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (2), pp.188-258. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 383, pp.73-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2015.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308154v1</w:t>
+                <w:t xml:space="preserve">hal-02308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in FeCo nanoparticles, a first step</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and order in cobalt/platinum-type nanoalloys: from thin films to supported clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Khadra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+                <w:t xml:space="preserve">Veronique Pierron-Bohnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tournus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.188-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2015.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.233-234.550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01489409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects in the magnetic anisotropy of embedded cobalt nanoparticles: from shape to surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+                <w:t xml:space="preserve">Anisotropy in FeCo nanoparticles, a first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14749⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233-234, pp.550-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.233-234.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004517v1</w:t>
+                <w:t xml:space="preserve">hal-01489409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic moments in chemically ordered mass-selected CoPt and FePt clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effects in the magnetic anisotropy of embedded cobalt nanoparticles: from shape to surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 383, pp.73-77. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.12.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep14749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308639v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic magnetic properties of bimetallic nanoparticles elaborated by cluster beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (42), pp.27996-28004. </w:t>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Raman shift and thermal expansion in graphene: temperature-dependent measurements and analysis of substrate corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,1086 +3700,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Patterns and Redox Properties of Iron-Based Alloy Nanoparticles under Oxidation and Reduction Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant magnetoresistance in cluster-assembled nanostructures: a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm403172a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 521, pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/521/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309850v1</w:t>
+                <w:t xml:space="preserve">hal-02309846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of size selected iron-platinum clusters soft landed on carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Self-organisation of size-selected CoxPt1-x clusters on graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.129⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.26653-26657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp02119c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313492v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organisation of size-selected CoxPt1-x clusters on graphite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixing Patterns and Redox Properties of Iron-Based Alloy Nanoparticles under Oxidation and Reduction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp02119c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1553-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm403172a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313472v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation X-ray Photoelectron Spectroscopy as a Tool To Resolve the Dimensions of Spherical Core/Shell Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of size selected iron-platinum clusters soft landed on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. H. Doh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp508895u⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 301, pp.564-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311235v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetoresistance in cluster-assembled nanostructures: a quantitative approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simón Oyarzún</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation X-ray Photoelectron Spectroscopy as a Tool To Resolve the Dimensions of Spherical Core/Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Doh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dintzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+                <w:t xml:space="preserve">S. Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 521, pp.012013. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (46), pp.26621-26628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/521/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp508895u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309846v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element-specific quantitative determination of the local atomic order in CoPt alloy nanoparticles: Experiment and theory</w:t>
+                <w:t xml:space="preserve">Finite size effects on structure and magnetism in mass-selected CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.E. Diaz-Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélio Tolentino</w:t>
+                <w:t xml:space="preserve">Luis E. Diaz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155412⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838951v1</w:t>
+                <w:t xml:space="preserve">hal-03054258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific local relaxation and magnetism in mass-selected CoPt nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Element-specific quantitative determination of the local atomic order in CoPt alloy nanoparticles: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Diaz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélio Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30644-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (15), pp.155412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03146776v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Ferromagnetism in Chemically Ordered FeRh Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Specific local relaxation and magnetism in mass-selected CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Enrique Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (3), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30644-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087207⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175801v1</w:t>
+                <w:t xml:space="preserve">hal-03146776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced magnetic anisotropy determination through isothermal remanent magnetization of nanoparticles</w:t>
               </w:r>
@@ -4791,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,90 +4911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nonlinear superparamagnetic response on susceptibility curves for nanoparticle assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (17), pp.174404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5010,449 +5022,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Low Temperature Ferromagnetism in Chemically Ordered FeRh Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sato</w:t>
+                <w:t xml:space="preserve">A. Cavallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Epicier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (5), pp.055501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.055501⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 110 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814423v1</w:t>
+                <w:t xml:space="preserve">hal-02175801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Magnetoresistance in cluster-assembled nanostructures: on the influence of inter-particule interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simón Oyarzun</w:t>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Domingues Tavares de Sa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. J. Konno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.1968. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (5), pp.055501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1968-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.055501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02505800v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on structure and magnetism in mass-selected CoPt nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Giant Magnetoresistance in cluster-assembled nanostructures: on the influence of inter-particule interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Oyarzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis E. Diaz-Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Artur Domingues Tavares de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (2), pp.25. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30451-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1968-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054258v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined fitting of alternative and direct susceptibility curves of assembled nanostructures</w:t>
               </w:r>
@@ -5566,360 +5566,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence-free L1(0) ordering of embedded CoPt nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Nontrivial Redox Behavior of Nanosized Cobalt: New Insights from Ambient Pressure X-ray Photoelectron and Absorption Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Dintzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (7), </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.2182-2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3554203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn103392x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822571v1</w:t>
+                <w:t xml:space="preserve">hal-03515628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontrivial Redox Behavior of Nanosized Cobalt: New Insights from Ambient Pressure X-ray Photoelectron and Absorption Spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Coalescence-free L1(0) ordering of embedded CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dintzer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.2182-2190. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn103392x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3554203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515628v1</w:t>
+                <w:t xml:space="preserve">hal-01822571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the L10 chemical order parameter of a single CoPt nanoparticle smaller than 4 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6005,51 +6005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 323, pp.1868 - 1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6077,709 +6077,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal of a single cobalt cluster using a RF field pulse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raufast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Bonet</w:t>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979636v1</w:t>
+                <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of embedded Co nanoparticles: Influence of the surrounding matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (14), pp.144403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perez</w:t>
+                <w:t xml:space="preserve">Magnetization reversal of a single cobalt cluster using a RF field pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melinon</w:t>
+                <w:t xml:space="preserve">C. Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bardotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (9-12), pp.1315-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00495152v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Magnetization Reversal in Individual Isolated Clusters of Cobalt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raufast</w:t>
+                <w:t xml:space="preserve">Evidence of L1(0) chemical order in CoPt nanoclusters: Direct observation and magnetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Bernstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+                <w:t xml:space="preserve">Abdelkrim Hannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (11), pp.2812-2815. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (14), pp.144411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.2002022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984276v1</w:t>
+                <w:t xml:space="preserve">hal-01822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of L1(0) chemical order in CoPt nanoclusters: Direct observation and magnetic signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournus</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Magnetization Reversal in Individual Isolated Clusters of Cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (14), pp.144411. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (11), pp.2812-2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.144411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.2002022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822684v1</w:t>
+                <w:t xml:space="preserve">hal-00984276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictions and experimental characterization of Co-Pt alloy clusters</w:t>
               </w:r>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (1-3), pp.27 - 32. </w:t>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,545 +7051,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Pérez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (1), pp.014439. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.014439/1-014439/9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208234v1</w:t>
+                <w:t xml:space="preserve">hal-00139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy of Co x Pt 1 − x clusters embedded in a matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Bonet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.104408⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.014439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.014439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700832v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy of Co x Pt 1 − x clusters embedded in a matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Perez</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los Alamos National Laboratory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.104408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139834v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters.</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (1), pp.014439/1-014439/9</w:t>
+              <w:t xml:space="preserve">Los Alamos National Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139805v1</w:t>
+                <w:t xml:space="preserve">hal-00139834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure and Mixed Magnetic Clusters Assembled Nanostructures</w:t>
               </w:r>
@@ -7734,90 +7734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Cluster-Assembled Magnetic Nanostructures for Applications to high Integration-Density Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (6), pp.475 - 485. </w:t>
@@ -7995,307 +7995,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Bernstein</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226 (1-3), pp.265 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811432v1</w:t>
+                <w:t xml:space="preserve">hal-01700820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Epicier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (22), pp.S2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01700820v1</w:t>
+                <w:t xml:space="preserve">hal-01811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of operator and physical parameters for laser welding of dental materials</w:t>
               </w:r>
@@ -8320,51 +8320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Petitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Albingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Dental Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 196 (7), pp.413-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242-45, pp.993-995. </w:t>
@@ -8666,51 +8666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, vibrational and optical properties of silicon cluster assembled films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keghelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,51 +8718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 108 (11), pp.4607-4613. </w:t>
@@ -9081,90 +9081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of nanostructured diamond-like carbon films synthesized by low energy cluster beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4, pp.759-767</w:t>
@@ -9490,484 +9490,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">JMC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813717v1</w:t>
+                <w:t xml:space="preserve">hal-04814126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxie et orientations préférentielles de nanoparticules de FeRh préformées par vaporisation laser et déposées sur BaTiO3 ou SrTiO3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adela Reyes</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cluster meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814100v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Epitaxie et orientations préférentielles de nanoparticules de FeRh préformées par vaporisation laser et déposées sur BaTiO3 ou SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Raton</w:t>
+                <w:t xml:space="preserve">Adela Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814126v1</w:t>
+                <w:t xml:space="preserve">hal-04814100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vanishing interaction to superferromagnetic dimerization: Experimental determination of interaction lengths for embedded Co clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Magnetic Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10001,103 +10001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and magnetic properties of FePt nanoparticles deposited on graphene/Ir moiré pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Magnetic Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore. pp.1-1, </w:t>
@@ -10135,90 +10135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANISOTROPIC MAGNETIC COMPOSITE WITH CUSTOMIZED MICROSTRUCTURATION FOR MICROFLUIDIC DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Microfluidics-µFlu18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10243,64 +10243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly dense arrays of 1D-magnetic flux micro-concentrators in PDMS membranes for Lab On Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10368,51 +10368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradability of superparamagnetic nanoparticles of iron oxide used as MRI contrast agents in organic tissue and intra-cellular environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-A. Maraloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10506,51 +10506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element and isotopic constraints for a link between the late mesozoic E-MORB tholeiites from Central Mexico, Hispaniola and Ecuador and the Galapagos plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11017,64 +11017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical order and size effects on the magnetic anisotropy of FePt and CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11105,77 +11105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of Co$_x$Pt$_{1-x}$ clusters embedded in matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11379,51 +11379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pal&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.106802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Montejano-Carrizales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Aguilera-Granja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelliam Loiselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-018-4189-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Deb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/045002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.134446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGWRT6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Tyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laffond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Campos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFG7FKG6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2015.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-146TFQRP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khadra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.233-234.550" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14749" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gragnaniello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00943j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#246;rster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403172a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02119c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Doh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dintzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zafeiratos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508895u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/521/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087207" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.094419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarzun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares de Sa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1968-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4X6NSL8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hillion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tournus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768837" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103392x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.092403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.02.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTZTFVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouanguy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144403" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2002022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albingre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.4811138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01130-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A918AC2A58B7CC960FA10737C44D4727DD7ECA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142862v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508666" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951451v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Maraloiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03484069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boisron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380803v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pal&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Montejano-Carrizales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Aguilera-Granja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.106802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelliam Loiselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-018-4189-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekkaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhungana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-2008-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Deb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/045002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.134446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80299-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGWRT6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Tyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laffond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Campos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFG7FKG6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khadra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gragnaniello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.12.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2015.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-146TFQRP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.233-234.550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14749" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00943j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#246;rster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/521/1/012013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp02119c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teschner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403172a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.129" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Doh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dintzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zafeiratos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508895u" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.094419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarzun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares de Sa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1968-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4X6NSL8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hillion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tournus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768837" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103392x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554203" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.092403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.02.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouanguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTZTFVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2002022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albingre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bdj.4811138" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01130-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keghelian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wernsdorfer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.360429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A918AC2A58B7CC960FA10737C44D4727DD7ECA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142862v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508666" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951451v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Maraloiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03484069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boisron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380803v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>