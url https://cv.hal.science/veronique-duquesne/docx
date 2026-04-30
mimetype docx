--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -819,51 +819,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Spread of the Exotic Mite Tropilaelaps spp.: State of Play of the Worldwide Situation in March 2025</w:t>
+                <w:t xml:space="preserve">Geographical Spread of the Exotic Mite Tropilaelaps spp.: Presence Suspected in Belarus and Crimea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laurent</w:t>
@@ -883,227 +883,227 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05471973v1</w:t>
+                <w:t xml:space="preserve">anses-05471985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Spread of the Exotic Mite Tropilaelaps spp.: Presence Suspected in Belarus and Crimea</w:t>
+                <w:t xml:space="preserve">Geographical Spread of the Exotic Mite Tropilaelaps spp.: new reports from the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05471985v1</w:t>
+                <w:t xml:space="preserve">anses-05472000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Spread of the Exotic Mite Tropilaelaps spp.: new reports from the Caucasus</w:t>
+                <w:t xml:space="preserve">Geographical Spread of the Exotic Mite Tropilaelaps spp.: State of Play of the Worldwide Situation in March 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duquesne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05472000v1</w:t>
+                <w:t xml:space="preserve">anses-05471973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1115,329 +1115,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Hive Beetle Outbreak in Reunion: A New Haplotype defined in Clade C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonized Diagnostic Methods for Tropilaelaps Mites: Strengthening Surveillance and Control Against an Emerging Global Threat to Beekeeping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie del Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristina Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Apimondia Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Copenhagen, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05471580v1</w:t>
+                <w:t xml:space="preserve">anses-05471506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized Diagnostic Methods for Tropilaelaps Mites: Strengthening Surveillance and Control Against an Emerging Global Threat to Beekeeping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Hive Beetle Outbreak in Reunion: A New Haplotype defined in Clade C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie del Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gastaldi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Apimondia Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Copenhagen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05471506v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05471580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'un cas d'acariose des trachées (Acarapis woodi) observé dans le département de l'Isère en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie del Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,90 +1505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Morphological and PCR Methods for the Official Diagnosis of Aethina tumida: A European Inter-Laboratory Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie del Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurbee9, 9th European Congress of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia. , 2022</w:t>
@@ -1787,90 +1787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Reference Laboratory for Bee Health - Proficiency test (PT) final report: TROPMORPH24 - Identification of Tropilaelaps spp. by morphological examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie del Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2031,90 +2031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Reference Laboratory for Bee Health - Comparative Laboratory Testing (CLT) final report: TROPMORPH22 - Identification of Tropilaelaps spp. by morphological examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie del Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2361,51 +2361,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04170600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des mesures de gestion mises en place sur l’île de La Réunion en vue de l’éradication du petit coléoptère des ruches Aethina tumida - Réponse à la question 1</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des mesures de gestion mises en place sur l’île de La Réunion en vue de l’éradication du petit coléoptère des ruches Aethina tumida - Réponses aux questions 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
@@ -2437,97 +2437,97 @@
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2022-SA-0141, Anses. 2022, 13 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2022-SA-0141, Anses. 2022, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04071175v1</w:t>
+                <w:t xml:space="preserve">anses-04073196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des mesures de gestion mises en place sur l’île de La Réunion en vue de l’éradication du petit coléoptère des ruches Aethina tumida - Réponses aux questions 2 et 3</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des mesures de gestion mises en place sur l’île de La Réunion en vue de l’éradication du petit coléoptère des ruches Aethina tumida - Réponse à la question 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
@@ -2559,73 +2559,73 @@
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2022-SA-0141, Anses. 2022, 17 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2022-SA-0141, Anses. 2022, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04073196v1</w:t>
+                <w:t xml:space="preserve">anses-04071175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « La surveillance et la gestion du petit coléoptère des ruches (Aethina tumida), suite à sa détection sur l’île de La Réunion début juillet 2022 » (réponse à la saisine de la DGAl du 05/08/2022, demande n° 2022-SA-0141)</w:t>
               </w:r>
@@ -3314,90 +3314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Morphological and PCR Methods for the Official Diagnosis of Aethina tumida (Coleoptera: Nitidulidae): A European Inter-Laboratory Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie del Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.33. </w:t>
@@ -3578,77 +3578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international inter-laboratory study on Nosema spp. spore detection and quantification through microscopic examination of crushed honey bee abdomens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie del Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Bober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5072,51 +5072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duquesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05472000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie del Cont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gastaldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04412527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mutinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2314418" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lescoat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Herbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01377-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Meziani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Therville-Tondreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavalette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Orlowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13010033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04905458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Almecija" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schimmerling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poirot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03627158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Huleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toaa330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Granato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Zecchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baratto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Negrisolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0465-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi Boumedine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Joulie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.08.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.08.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLRPB3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00418469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00418500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chmielewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Podsiadly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thi&#233;ry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00430144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Luc Champion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2008.02220.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00418455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cupo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2008.02209.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duquesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05472000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie del Cont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gastaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05471580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04359766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04412527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mutinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2314418" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04867695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lescoat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Herbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01377-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Meziani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Therville-Tondreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavalette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Orlowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03930036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13010033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04905458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Almecija" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schimmerling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poirot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03627158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Huleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toaa330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Granato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Zecchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Baratto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Negrisolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0465-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi Boumedine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Joulie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.08.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.08.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLRPB3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00418469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00418500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chmielewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Podsiadly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thi&#233;ry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00430144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Luc Champion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2008.02220.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00418455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cupo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2008.02209.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>