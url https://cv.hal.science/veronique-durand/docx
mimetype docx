--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -66,3212 +66,3611 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated approach for predicting geogenic contaminants in groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Alus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-19712, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-19712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalie isotopique de l'uranium dissous dans le bassin versant de L'Essonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès de la Société Française des Isotopes Stables, SFIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, ORSAY, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère - Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béguinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'observatoire SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les approches couplées, hydrogéologiques et géochimiques, peuvent-elles contribuer à la gestion efficace des ressources en eau dans un aquifère confiné ? Exemple du système aquifère multicouche de Beauce (région Centre, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Alus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484367v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les approches couplées, hydrogéologiques et géochimiques, peuvent-elles contribuer à la gestion efficace des ressources en eau dans un aquifère confiné ? Exemple du système aquifère multicouche de Beauce (région Centre, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Images et perceptions de l'eau, liens entre le grand public et la communauté scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484338v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de l'eau en ligne : une UE numérique interactive sur les flux d'eau continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Fifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème édition de la réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs naturels et anthropiques de la dynamique de nappe dans une zone humide riparienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mügler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the geogenic origin of atypical U characteristics – elevated U content, low (234U/238U) activity ratio – of groundwater in Beauce Limestone Aquifer System, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Moreau</w:t>
+                <w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Environmental Radioactivity (ENVIRA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Radioecology (IUR); University of Seville, Sep 2023, Séville, Spain</w:t>
+              <w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480127v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04076557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur dynamics in a riparian peatland subject to seasonal water table fluctuations: implication on soil organic matter mineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mügler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.20159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
+                <w:t xml:space="preserve">Investigating the geogenic origin of atypical U characteristics – elevated U content, low (234U/238U) activity ratio – of groundwater in Beauce Limestone Aquifer System, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gastineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhiwei Zhu</w:t>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">7th International Conference on Environmental Radioactivity (ENVIRA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Radioecology (IUR); University of Seville, Sep 2023, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04076557v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Battani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588033v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moreno-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588117v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific yield comparison between the two layers of a hard-rock aquifer model with Advar, a new quality-of-fit criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachasagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmée Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS River</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-layer conceptual model of Hard Rock Aquifers: validation with a deterministic hydrogeological model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Technical Days of the International Association of Hydrogeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vendée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béguinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, NA, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantifying stream-aquifer water exchanges in a multi-layer aquifer system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal De Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgeval's 50th anniversary and the 37th GFHN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.irstea.fr/en/orgevals-50th-anniversary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740097v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709782v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hydrodynamique et géochimique des échanges hydriques entre la Loire et sa nappe alluviale (secteur de Châteauneuf-sur-Loire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Impacts of river-bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Gauthier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509564v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional modelling of a long-term bank-side borehole pumping experiment for better understanding of river-aquifer interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of river-bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Approche hydrodynamique et géochimique des échanges hydriques entre la Loire et sa nappe alluviale (secteur de Châteauneuf-sur-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. F. Aller</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lioddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">RST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509566v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of the local tectonic and geodynamic history to study the fluid transfers in a carbo-gaseous (Quezac, southern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Macquar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to control the water exchanges in the hyporheic zone by long-term bank-side extraction field tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Aller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SWITCH hyporheic zone test site, Birmingham : overview of baseline and extraction test 1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Switch Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Belo-Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental and simulation results of bank-side extraction well field tests to influence water exchanges in the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyporheic Zone Workshop, British Hydrological Societty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3281,2882 +3680,2617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and anthropogenic drivers of the water table dynamics in a riparian fen peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mügler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.132655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elevated uranium concentration and low activity ratio (234U/238U) in the Œuf river as the result of groundwater–surface water interaction (Essonne river valley, South of Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Léger</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 876, pp.162537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379483v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated uranium concentration and low activity ratio (234U/238U) in the Œuf river as the result of groundwater–surface water interaction (Essonne river valley, South of Paris Basin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mügler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diez</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162537⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041118v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multifrequency electromagnetic method for the hydrogeophysical characterization of hard-rock aquifers: the case of the upstream watershed of White Bandama (northern Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamory Kamagate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604096v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency electromagnetic method for the hydrogeophysical characterization of hard-rock aquifers: the case of the upstream watershed of White Bandama (northern Ivory Coast)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mügler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bamory Kamagate</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022009⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455451v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring an artificial tracer test within streambed sedimens with time lapse underwater 3D ERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Toihir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.158-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the specific yield in a two-layer hard-rock aquifer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 551, pp.328-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Conducting Simultaneous Convergent Tracer Tests in Multilayered Aquifers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455573v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for Conducting Simultaneous Convergent Tracer Tests in Multilayered Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tellam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.525-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent tracer tests in multilayered aquifers: the importance of vertical flow in the injection borehole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Tellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.W07501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010WR009838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of river bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (11), pp.1347-1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design and application of an inexpensive pressure monitoring system for shallow water level measurement, tensiometry and piezometry</w:t>
+                <w:t xml:space="preserve">Fluid transfers in a carbonate-gaseous aquifer through the local tectonic and geodynamic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Greswell</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Macquar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geologcal Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (4), pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492008-113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409407v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid transfers in a carbonate-gaseous aquifer through the local tectonic and geodynamic history</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">The design and application of an inexpensive pressure monitoring system for shallow water level measurement, tensiometry and piezometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C Macquar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geologcal Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (4), pp.416-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407791v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.2686-2707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00338893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach to determine the structural geometry of hard-rock aquifers. Application to the Plancoet migmatitic aquifer (NE Brittany, W France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177 (5), pp.227-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.177.5.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974494v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">hal-02936873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l'interface cours d'eau-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l’interface cours d’eau-nappe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River-aquifer interactions investigated by bank-side borehole pumping experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6166,114 +6300,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche multidisciplinaire pour caractériser deux aquifères fracturés : les eaux minérales de Plancoët en contexte métamorphique, et de Quézac en milieu carbonaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005PA066402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00083473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6420,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;gler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuthbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Aller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greswell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rivett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132655" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toihir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greswell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tellam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12101" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Riley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Tellam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Greswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009838" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P1T00XG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cuthbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.09.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K32KGSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083473v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;gler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuthbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greswell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Aller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rivett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toihir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greswell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tellam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Riley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Tellam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Greswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P1T00XG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cuthbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.09.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K32KGSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ellis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083473v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>