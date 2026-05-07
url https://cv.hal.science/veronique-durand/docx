--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -2423,557 +2423,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709782v1</w:t>
+                <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
+                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740097v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of river-bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional modelling of a long-term bank-side borehole pumping experiment for better understanding of river-aquifer interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mackay</w:t>
+                <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Aller</w:t>
+                <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2010, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509566v1</w:t>
+                <w:t xml:space="preserve">hal-00509565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional modelling of a long-term bank-side borehole pumping experiment for better understanding of river-aquifer interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Impacts of river-bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Aller</w:t>
+                <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Rivett</w:t>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">, Nov 2010, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509565v1</w:t>
+                <w:t xml:space="preserve">hal-00509566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hydrodynamique et géochimique des échanges hydriques entre la Loire et sa nappe alluviale (secteur de Châteauneuf-sur-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of the local tectonic and geodynamic history to study the fluid transfers in a carbo-gaseous (Quezac, southern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to control the water exchanges in the hyporheic zone by long-term bank-side extraction field tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
@@ -3287,103 +3287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SWITCH hyporheic zone test site, Birmingham : overview of baseline and extraction test 1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Switch Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Belo-Horizonte, Brazil</w:t>
@@ -3412,103 +3412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental and simulation results of bank-side extraction well field tests to influence water exchanges in the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Aller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyporheic Zone Workshop, British Hydrological Societty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Birmingham, United Kingdom</w:t>
@@ -4073,295 +4073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency electromagnetic method for the hydrogeophysical characterization of hard-rock aquifers: the case of the upstream watershed of White Bandama (northern Ivory Coast)</w:t>
+                <w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+                <w:t xml:space="preserve">Clémence Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mügler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bamory Kamagate</w:t>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022009⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455451v1</w:t>
+                <w:t xml:space="preserve">hal-03604096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifrequency electromagnetic method for the hydrogeophysical characterization of hard-rock aquifers: the case of the upstream watershed of White Bandama (northern Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Houzé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Pessel</w:t>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
+                <w:t xml:space="preserve">Bamory Kamagate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (2), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604096v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
               </w:r>
@@ -4639,51 +4639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring an artificial tracer test within streambed sedimens with time lapse underwater 3D ERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,303 +4867,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for Conducting Simultaneous Convergent Tracer Tests in Multilayered Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tellam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.525-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+                <w:t xml:space="preserve">hal-04455573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Conducting Simultaneous Convergent Tracer Tests in Multilayered Aquifers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gwat.12101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04455573v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent tracer tests in multilayered aquifers: the importance of vertical flow in the injection borehole</w:t>
               </w:r>
@@ -5188,64 +5188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Tellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.W07501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5304,77 +5304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of river bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5431,265 +5431,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid transfers in a carbonate-gaseous aquifer through the local tectonic and geodynamic history</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The design and application of an inexpensive pressure monitoring system for shallow water level measurement, tensiometry and piezometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C Macquar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geologcal Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (4), pp.416-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407791v1</w:t>
+                <w:t xml:space="preserve">hal-00409407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design and application of an inexpensive pressure monitoring system for shallow water level measurement, tensiometry and piezometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Fluid transfers in a carbonate-gaseous aquifer through the local tectonic and geodynamic history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Macquar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geologcal Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (4), pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492008-113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409407v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
               </w:r>
@@ -6220,51 +6220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River-aquifer interactions investigated by bank-side borehole pumping experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;gler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuthbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greswell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Aller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rivett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toihir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greswell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tellam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Riley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Tellam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Greswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P1T00XG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cuthbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.09.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K32KGSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ellis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083473v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;gler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuthbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Aller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greswell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rivett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toihir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greswell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tellam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Riley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Tellam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Greswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P1T00XG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cuthbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.09.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K32KGSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ellis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083473v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>