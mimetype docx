--- v2 (2026-05-07)
+++ v3 (2026-05-29)
@@ -1332,277 +1332,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
+                <w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moreno-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588117v1</w:t>
+                <w:t xml:space="preserve">hal-03588033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Moreau</w:t>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Moreno-Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Anne Battani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Andrieu</w:t>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588033v1</w:t>
+                <w:t xml:space="preserve">hal-03588117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific yield comparison between the two layers of a hard-rock aquifer model with Advar, a new quality-of-fit criterion</w:t>
               </w:r>
@@ -2423,307 +2423,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
+                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740097v1</w:t>
+                <w:t xml:space="preserve">hal-00709782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709782v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional modelling of a long-term bank-side borehole pumping experiment for better understanding of river-aquifer interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of river-bed gas on the hydraulic and thermal dynamics of the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hydrodynamique et géochimique des échanges hydriques entre la Loire et sa nappe alluviale (secteur de Châteauneuf-sur-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of the local tectonic and geodynamic history to study the fluid transfers in a carbo-gaseous (Quezac, southern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to control the water exchanges in the hyporheic zone by long-term bank-side extraction field tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,51 +3300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SWITCH hyporheic zone test site, Birmingham : overview of baseline and extraction test 1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Rivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,51 +3412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental and simulation results of bank-side extraction well field tests to influence water exchanges in the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,303 +4867,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Conducting Simultaneous Convergent Tracer Tests in Multilayered Aquifers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455573v1</w:t>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for Conducting Simultaneous Convergent Tracer Tests in Multilayered Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tellam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.525-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent tracer tests in multilayered aquifers: the importance of vertical flow in the injection borehole</w:t>
               </w:r>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Tellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Greswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 373 (4), pp.416-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid transfers in a carbonate-gaseous aquifer through the local tectonic and geodynamic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,51 +6220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River-aquifer interactions investigated by bank-side borehole pumping experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;gler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuthbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Aller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greswell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rivett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toihir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greswell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tellam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Riley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Tellam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Greswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P1T00XG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cuthbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.09.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K32KGSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ellis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083473v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;gler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuthbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Aller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greswell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rivett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toihir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greswell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tellam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Riley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Tellam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Greswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P1T00XG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cuthbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.09.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K32KGSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ellis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083473v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA066402" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>