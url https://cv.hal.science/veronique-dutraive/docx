--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -605,235 +605,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai sur les caractéristiques et les ambivalences du paradigme de l'économie créative</w:t>
+                <w:t xml:space="preserve">Industrie et comportements créatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Szostak</w:t>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burger-Helmchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2 (174), pp.159-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.10289⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03351505v1</w:t>
+                <w:t xml:space="preserve">halshs-03351506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrie et comportements créatifs</w:t>
+                <w:t xml:space="preserve">Essai sur les caractéristiques et les ambivalences du paradigme de l'économie créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Burger-Helmchen</w:t>
+                <w:t xml:space="preserve">Bérangère Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (174), pp.159-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.10289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351506v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorstein Veblen, actualité d'une pensée sociologique et économique vivante</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial economics and policy : recent history and theoretical foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des jeux peut-elle aider à comprendre l’évolution des politiques de la concurrence et des politiques industrielles depuis la fin des années 1970 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1761,286 +1761,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financiarisation et lien social : une analyse de l'exclusion bancaire à partir de l'institutionnalisme de J.R. Commons</w:t>
+                <w:t xml:space="preserve">La régulation des relations finance-industrie : capitalisme responsable ou raisonnable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gloukoviezoff</w:t>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104, pp.125-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00582405v1</w:t>
+                <w:t xml:space="preserve">halshs-00656362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des relations finance-industrie : capitalisme responsable ou raisonnable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cartapanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 104, pp.125-138</w:t>
+              <w:t xml:space="preserve">, 2011, 104, pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00656362v1</w:t>
+                <w:t xml:space="preserve">halshs-00939490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Arena</w:t>
+                <w:t xml:space="preserve">Financiarisation et lien social : une analyse de l'exclusion bancaire à partir de l'institutionnalisme de J.R. Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cartapanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dutraive</w:t>
+                <w:t xml:space="preserve">Georges Gloukoviezoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 104, pp.25-33</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00939490v1</w:t>
+                <w:t xml:space="preserve">halshs-00582405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2134,191 +2134,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05219586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economy, Economics, and Aesthetics in Thorstein Veblen's Work</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dal Pont Legrand, Muriel; Gloria, Sandye. </w:t>
+              <w:t xml:space="preserve">Dutraive, Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 Years of Economics : Tributes to Richard Arena and His Impact on Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.413-427, 2025, </w:t>
+              <w:t xml:space="preserve">Penser et agir avec David Graeber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.293-302, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-93401-8_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14hl6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05280530v1</w:t>
+                <w:t xml:space="preserve">halshs-05219610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Economy, Economics, and Aesthetics in Thorstein Veblen's Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dutraive, Véronique. </w:t>
+              <w:t xml:space="preserve">Dal Pont Legrand, Muriel; Gloria, Sandye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et agir avec David Graeber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.293-302, 2025, </w:t>
+              <w:t xml:space="preserve">40 Years of Economics : Tributes to Richard Arena and His Impact on Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.413-427, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14hl6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93401-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05219610v1</w:t>
+                <w:t xml:space="preserve">halshs-05280530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graeber, une épistémologie créative pour les sciences sociales et pour l'action</w:t>
               </w:r>
@@ -3230,77 +3230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie et comportements créatifs : leçons du passé et recherches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burger-Helmchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174 | 2e trimestre 2021, 2021, Revue d'économie industrielle, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3347,51 +3347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations finance / industrie [coord. du n° 154 de : Revue d'économie industrielle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, pp.226, 2016, 978-2-8073-9056-0</w:t>
@@ -3489,64 +3489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations finance et industrie : une perspective historique [coord. et prés. du dossier du n°104 de : Revue d'économie financière]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cartapanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4378,51 +4378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3EE8280"/>
+    <w:nsid w:val="3E96DD22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4609,51 +4609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dutraive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3912-1607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061057576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-12213433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00334-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.392.0074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11886-2.P.0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.7344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1287482" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714871/valeur-politique-et-democratie-aux-etatsunis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93401-8_25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hl6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hkr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutraive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714734/penser-et-agir-avec-david-graeber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hlb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05252347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Dubrovsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dutraive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3912-1607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061057576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-12213433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00334-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.392.0074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10289" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11886-2.P.0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.7344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1287482" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714871/valeur-politique-et-democratie-aux-etatsunis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hl6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93401-8_25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hkr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutraive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714734/penser-et-agir-avec-david-graeber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hlb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05252347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Dubrovsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>