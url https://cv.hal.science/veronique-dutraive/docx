--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -605,235 +605,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrie et comportements créatifs</w:t>
+                <w:t xml:space="preserve">Essai sur les caractéristiques et les ambivalences du paradigme de l'économie créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burger-Helmchen</w:t>
+                <w:t xml:space="preserve">Bérangère Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (174), pp.159-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.10289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03351506v1</w:t>
+                <w:t xml:space="preserve">halshs-03351505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai sur les caractéristiques et les ambivalences du paradigme de l'économie créative</w:t>
+                <w:t xml:space="preserve">Industrie et comportements créatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Szostak</w:t>
+                <w:t xml:space="preserve">Thierry Burger-Helmchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2 (174), pp.159-185. </w:t>
+              <w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.10289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351505v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorstein Veblen, actualité d'une pensée sociologique et économique vivante</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial economics and policy : recent history and theoretical foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des jeux peut-elle aider à comprendre l’évolution des politiques de la concurrence et des politiques industrielles depuis la fin des années 1970 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1761,286 +1761,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des relations finance-industrie : capitalisme responsable ou raisonnable ?</w:t>
+                <w:t xml:space="preserve">Financiarisation et lien social : une analyse de l'exclusion bancaire à partir de l'institutionnalisme de J.R. Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Revest</w:t>
+                <w:t xml:space="preserve">Georges Gloukoviezoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 104, pp.125-138</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00656362v1</w:t>
+                <w:t xml:space="preserve">halshs-00582405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Arena</w:t>
+                <w:t xml:space="preserve">La régulation des relations finance-industrie : capitalisme responsable ou raisonnable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cartapanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dutraive</w:t>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 104, pp.25-33</w:t>
+              <w:t xml:space="preserve">, 2011, 104, pp.125-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00939490v1</w:t>
+                <w:t xml:space="preserve">halshs-00656362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financiarisation et lien social : une analyse de l'exclusion bancaire à partir de l'institutionnalisme de J.R. Commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cartapanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Gloukoviezoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104, pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00582405v1</w:t>
+                <w:t xml:space="preserve">halshs-00939490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3230,77 +3230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie et comportements créatifs : leçons du passé et recherches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burger-Helmchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174 | 2e trimestre 2021, 2021, Revue d'économie industrielle, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3347,51 +3347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations finance / industrie [coord. du n° 154 de : Revue d'économie industrielle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, pp.226, 2016, 978-2-8073-9056-0</w:t>
@@ -3489,64 +3489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations finance et industrie : une perspective historique [coord. et prés. du dossier du n°104 de : Revue d'économie financière]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cartapanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dutraive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4378,51 +4378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E96DD22"/>
+    <w:nsid w:val="577436C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4609,51 +4609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dutraive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3912-1607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061057576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-12213433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00334-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.392.0074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10289" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11886-2.P.0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.7344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1287482" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714871/valeur-politique-et-democratie-aux-etatsunis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hl6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93401-8_25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hkr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutraive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714734/penser-et-agir-avec-david-graeber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hlb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05252347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Dubrovsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-dutraive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3912-1607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061057576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-12213433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00334-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.392.0074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11886-2.P.0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.7344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1287482" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714871/valeur-politique-et-democratie-aux-etatsunis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hl6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93401-8_25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hkr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutraive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714734/penser-et-agir-avec-david-graeber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hlb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05252347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Dubrovsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>